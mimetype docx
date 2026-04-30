--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -140,6038 +140,6038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Non-Neural Networks Collaborative Filtering Recommendation Systems</w:t>
+                <w:t xml:space="preserve">Centenaire de mesures de confirmation de la Relativité Générale à Tahiti et en Australie : L'expédition scientifique de 1922-1923 dirigée par William Wallace Campbell et Robert Trumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmel Wenga</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majirus Fansi</w:t>
+                <w:t xml:space="preserve">Peter Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+                <w:t xml:space="preserve">Claude Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Theory Applications and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496897v1</w:t>
+                <w:t xml:space="preserve">hal-04520874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenaire de mesures de confirmation de la Relativité Générale à Tahiti et en Australie : L'expédition scientifique de 1922-1923 dirigée par William Wallace Campbell et Robert Trumpler</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Review on Non-Neural Networks Collaborative Filtering Recommendation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmel Wenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
+                <w:t xml:space="preserve">Majirus Fansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brown</w:t>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lamotte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Theory Applications and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/jmltapissn.2023.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520874v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kernel machine for hidden object-ranking problems (HORPs)</w:t>
+                <w:t xml:space="preserve">Focal lamina cribrosa defects are not associated with steep lamina cribrosa curvature but with choroidal microvascular dropout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Mondonneix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alban Gabillon</w:t>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-09184-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132302v1</w:t>
+                <w:t xml:space="preserve">hal-03133388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lamina cribrosa curvature and the microvasculature in treatment-naïve eyes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One year structural and functional glaucoma progression after trabeculectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aistė Kadziauskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damon Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimvydas Ašoklis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenijus Lesinskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313996⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59792-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180254v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year structural and functional glaucoma progression after trabeculectomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A kernel machine for hidden object-ranking problems (HORPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Mondonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59792-9⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (47-48), pp.35093 - 35107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-09184-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133394v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal lamina cribrosa defects are not associated with steep lamina cribrosa curvature but with choroidal microvascular dropout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relationship between lamina cribrosa curvature and the microvasculature in treatment-naïve eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martial Mari</w:t>
+                <w:t xml:space="preserve">Michael Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 104 (n°3), pp. 398-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63681-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133388v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Corneal Hysteresis With Lamina Cribrosa Curvature in Primary Open Angle Glaucoma</w:t>
+                <w:t xml:space="preserve">Changes in the Anterior Lamina Cribrosa Morphology with Glaucoma Severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+                <w:t xml:space="preserve">Nicholas y Q Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Yih-Chung Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Gowtham Thakku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Baskaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.19-27087⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42649-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180234v1</w:t>
+                <w:t xml:space="preserve">hal-03180269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Morphology in Glaucomatous Eyes with Hemifield Defect in a Korean Population</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-Dependent Variation of Lamina Cribrosa Displacement During the Standardized Valsalva Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Hyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Bin Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baek-Lok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Kook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145063v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between prelaminar tissue thickness and peripapillary choroidal thickness in untreated normal-tension glaucoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Hoon Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Yeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Hye Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chungkwon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 98 (n°1), pp.e14044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MD.0000000000014044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Strongest Factors Influencing Rapid Retinal Nerve Fiber Layer Thinning in Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Association of Corneal Hysteresis With Lamina Cribrosa Curvature in Primary Open Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joon Mo Kim</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Vol. 60 (n°10), pp. 3343-3351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.18-26519⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Vol. 60 (n°13), pp. 4171-4177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.19-27087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180239v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intereye Comparison of Lamina Cribrosa Curvature in Normal Tension Glaucoma Patients With Unilateral Damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lamina Cribrosa Morphology in Glaucomatous Eyes with Hemifield Defect in a Korean Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.19-26828⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.692-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180244v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Curvature in Healthy Korean Eyes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Elucidation of the Strongest Factors Influencing Rapid Retinal Nerve Fiber Layer Thinning in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Girard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyu-Nam Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Mo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-38331-7⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 60 (n°10), pp. 3343-3351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.18-26519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133396v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Variation of Lamina Cribrosa Displacement During the Standardized Valsalva Maneuver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Young Kook Kim</w:t>
+                <w:t xml:space="preserve">Intereye Comparison of Lamina Cribrosa Curvature in Normal Tension Glaucoma Patients With Unilateral Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Mo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43206-6⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (7), pp.2423-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.19-26828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133395v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Anterior Lamina Cribrosa Morphology with Glaucoma Severity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamina Cribrosa Curvature in Healthy Korean Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42649-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180269v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Ultrasonic Needle Tip Tracking with a Fiber-Optic Ultrasound Receiver</w:t>
+                <w:t xml:space="preserve">A Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+                <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon J West</w:t>
+                <w:t xml:space="preserve">Khai Sing Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm C Finlay</w:t>
+                <w:t xml:space="preserve">Tin A Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Pratt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sunish Mathews</w:t>
+                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/57207⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-22617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145032v1</w:t>
+                <w:t xml:space="preserve">hal-02144350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRUNET : a dilated-residual U-Net deep learning network to segment optic nerve head tissues in optical coherence tomography images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhang</w:t>
+                <w:t xml:space="preserve">Comparison between Lamina Cribrosa Depth and Curvature as a Predictor of Progressive Retinal Nerve Fiber Layer Thinning in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/BOE.9.003244⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ogla.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145030v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular and Clinical Characteristics Associated with the Extent of Posterior Lamina Cribrosa Curve in Normal Tension Glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Hyen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-19321-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Shape, Curvature, and Depth Changes of the Lamina Cribrosa after Trabeculectomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomas Rekašius</w:t>
+                <w:t xml:space="preserve">DRUNET : a dilated-residual U-Net deep learning network to segment optic nerve head tissues in optical coherence tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prajwal P. Renukanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharathwaj K. Sreedhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giridhar Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.3244-3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.9.003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145061v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Morphology Predicts Progressive Retinal Nerve Fiber Layer Loss In Eyes with Suspected Glaucoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Ultrasonic Needle Tip Tracking with a Fiber-Optic Ultrasound Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon J West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm C Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert N Weinreb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+                <w:t xml:space="preserve">Rosalind Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+                <w:t xml:space="preserve">Sunish Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17843-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/57207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145010v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular Changes in Peripapillary and Optic Nerve Head Tissues After Trabeculectomy in Primary Open-Angle Glaucoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lamina Cribrosa Morphology Predicts Progressive Retinal Nerve Fiber Layer Loss In Eyes with Suspected Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert N Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.18-25038⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17843-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145060v1</w:t>
+                <w:t xml:space="preserve">hal-02145010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Lamina Cribrosa Curvature and Subsequent Visual Field Progression Rate in Primary Open-Angle Glaucoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tai Jun Kim</w:t>
+                <w:t xml:space="preserve">Long-Term Shape, Curvature, and Depth Changes of the Lamina Cribrosa after Trabeculectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aistė Kadziauskienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J.A. Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Young Kook Kim</w:t>
+                <w:t xml:space="preserve">Ernesta Jašinskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimvydas Ašoklis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenijus Lesinskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rekašius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 125 (12), pp.1898-1906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 125 (11), pp.1729-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145016v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripapillary Vessel Density in Glaucomatous Eyes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microvascular Changes in Peripapillary and Optic Nerve Head Tissues After Trabeculectomy in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Yeon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (11), pp.4614-4621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.18-25038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145062v1</w:t>
+                <w:t xml:space="preserve">hal-02145060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Baseline Lamina Cribrosa Curvature and Subsequent Visual Field Progression Rate in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahnul Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Kook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-22617⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (12), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144350v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Lamina Cribrosa Depth and Curvature as a Predictor of Progressive Retinal Nerve Fiber Layer Thinning in Primary Open-Angle Glaucoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripapillary Vessel Density in Glaucomatous Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Hye Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungkwon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Yeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.44-51. </w:t>
+              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.1009-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ogla.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145021v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the imaging plane: 3D needle tracking with a linear array ultrasound probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in Optic Nerve After Intracranial Pressure Reduction in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon West</w:t>
+                <w:t xml:space="preserve">Won June Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Finlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Hae Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+                <w:t xml:space="preserve">Ki Ho Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (11), pp.1713-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03886-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133399v1</w:t>
+                <w:t xml:space="preserve">hal-03133400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of coronary optical coherence tomography imaging using the attenuation-compensated technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Digital Staining Algorithm for Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Chun Teo</w:t>
+                <w:t xml:space="preserve">Tin P. Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Foin</w:t>
+                <w:t xml:space="preserve">Ching-Yu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heerajnarain Bulluck</w:t>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjci/jew153⟩</w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/tvst.6.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631279v1</w:t>
+                <w:t xml:space="preserve">hal-01630678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Staining Algorithm for Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of coronary optical coherence tomography imaging using the attenuation-compensated technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chun Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin P. Aung</w:t>
+                <w:t xml:space="preserve">Nicolas Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Yu Cheng</w:t>
+                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+                <w:t xml:space="preserve">Heerajnarain Bulluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.880-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/tvst.6.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jew153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630678v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Optic Nerve After Intracranial Pressure Reduction in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking beyond the imaging plane: 3D needle tracking with a linear array ultrasound probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won June Lee</w:t>
+                <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae Jin Kim</w:t>
+                <w:t xml:space="preserve">Malcolm Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Ho Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124 (11), pp.1713-1715. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03886-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133400v1</w:t>
+                <w:t xml:space="preserve">hal-03133399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the Lamina Cribrosa Curvature After Trabeculectomy in Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clinical Assessment of Lamina Cribrosa Curvature in Eyes with Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-18982⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631284v1</w:t>
+                <w:t xml:space="preserve">hal-01631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images with Corneal Opacification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intravascular Assessment of Arterial Disease Using Compensated OCT in Comparison With Histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renick Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (5), </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.321-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/tvst.5.5.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631283v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of 3-Dimensional Printed Ultrasound Phantoms With Wall-less Vessels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Positional and Curvature Difference of Lamina Cribrosa According to the Baseline Intraocular Pressure in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Ho Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7863/ultra.15.06012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631239v1</w:t>
+                <w:t xml:space="preserve">hal-01631281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo 3-Dimensional Strain Mapping of the Optic Nerve Head Following Intraocular Pressure Lowering by Trabeculectomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anterior Displacement of Lamina Cribrosa during Valsalva Maneuver in Young Healthy Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631235v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior Displacement of Lamina Cribrosa during Valsalva Maneuver in Young Healthy Eyes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Relationship with the Position of the Central Retinal Vessel Trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baek-Lok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159663⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631265v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship with the Position of the Central Retinal Vessel Trunk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reduction of the Lamina Cribrosa Curvature After Trabeculectomy in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Ae Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158443⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-18982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631255v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and Curvature Difference of Lamina Cribrosa According to the Baseline Intraocular Pressure in Primary Open-Angle Glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images with Corneal Opacification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cheuk Wang Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162182⟩</w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/tvst.5.5.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631281v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelamina and Lamina Cribrosa in Glaucoma Patients With Unilateral Visual Field Loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In Vivo 3-Dimensional Strain Mapping of the Optic Nerve Head Following Intraocular Pressure Lowering by Trabeculectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna R Beotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khai Sing Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanjeet Sandhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-18453⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (6), pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631238v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripapillary Pachychoroid in Nonarteritic Anterior Ischemic Optic Neuropathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of 3-Dimensional Printed Ultrasound Phantoms With Wall-less Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Nikitichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Nagia</w:t>
+                <w:t xml:space="preserve">Anamaria Barburas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrie Huisingh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mark Clark</w:t>
+                <w:t xml:space="preserve">Kirstie Mcpherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon J West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.16-19315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.1333 - 1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7863/ultra.15.06012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631280v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular Assessment of Arterial Disease Using Compensated OCT in Comparison With Histology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peripapillary Pachychoroid in Nonarteritic Anterior Ischemic Optic Neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Nagia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Huisingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renick Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
+                <w:t xml:space="preserve">Lanning B. Kline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Wong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Mark Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.321-322. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (11), pp.4679-4685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.16-19315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135374v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Assessment of Lamina Cribrosa Curvature in Eyes with Primary Open-Angle Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Prelamina and Lamina Cribrosa in Glaucoma Patients With Unilateral Visual Field Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.1662-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-18453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631285v1</w:t>
+                <w:t xml:space="preserve">hal-01631238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Visibility Using Optical Coherence Tomography: Comparison of Devices and Effects of Image Enhancement Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Haaland</w:t>
+                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images using Corneal Adaptive Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheuk Wang Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.14-14903⟩</w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/tvst.4.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135375v1</w:t>
+                <w:t xml:space="preserve">hal-01711230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Shape Index to Characterize Anterior Lamina Cribrosa Morphology and its Determinants in Healthy Indian Eyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
+                <w:t xml:space="preserve">Performance characteristics of an interventional multispectral photoacoustic imaging system for guiding minimally invasive procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Nikitichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-16707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (08), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.8.086005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711217v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acousto-electrical speckle pattern in Lorentz force electrical impedance tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In-plane ultrasonic needle tracking using a fiber-optic hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Catheline</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Ginsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3747⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (10), pp.5983 - 5991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4931418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164947v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane ultrasonic needle tracking using a fiber-optic hydrophone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Global Shape Index to Characterize Anterior Lamina Cribrosa Morphology and its Determinants in Healthy Indian Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Gowtham Thakku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih-Chung Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Baskaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna David</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4931418⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (6), p. 3604 - 3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-16707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711207v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images using Corneal Adaptive Compensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+                <w:t xml:space="preserve">Acousto-electrical speckle pattern in Lorentz force electrical impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Destrempes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/tvst.4.3.3⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Physics in Medicine and Biology, 60 (9), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711230v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance characteristics of an interventional multispectral photoacoustic imaging system for guiding minimally invasive procedures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosalind Pratt</w:t>
+                <w:t xml:space="preserve">Lamina Cribrosa Visibility Using Optical Coherence Tomography: Comparison of Devices and Effects of Image Enhancement Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (08), pp.1. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.865-874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.8.086005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.14-14903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135376v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripapillary Choroidal Thickness Variation With Age and Race in Normal Eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay A Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Huisingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo A Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,472 +6229,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior Lamina Cribrosa Insertion in Primary Open-Angle Glaucoma Patients and Healthy Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
+                <w:t xml:space="preserve">A Simplified Method to Measure Choroidal Thickness Using Adaptive Compensation in Enhanced Depth Imaging Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sidhartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Yin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e114935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114935⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133411v1</w:t>
+                <w:t xml:space="preserve">hal-03133409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Method to Measure Choroidal Thickness Using Adaptive Compensation in Enhanced Depth Imaging Optical Coherence Tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy and Pathology Schlemm's Canal Expands After Trabeculectomy in Patients With Primary Angle–Closure Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Yin Wong</w:t>
+                <w:t xml:space="preserve">Jiaxu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anji Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie X Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangmei Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096661⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (9), pp.5637-5642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.14-14712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133409v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and Pathology Schlemm's Canal Expands After Trabeculectomy in Patients With Primary Angle–Closure Glaucoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie X Deng</w:t>
+                <w:t xml:space="preserve">Anterior Lamina Cribrosa Insertion in Primary Open-Angle Glaucoma Patients and Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangmei Kong</w:t>
+                <w:t xml:space="preserve">Robert Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (9), pp.5637-5642. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e114935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.14-14712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711234v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz-Force Hydrophone Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,351 +6756,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00920574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lorentz Force Electrical Impedance Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouchoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 34 (5-6), pp.357-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00825309v1</w:t>
+                <w:t xml:space="preserve">inserm-00920558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorentz Force Electrical Impedance Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Birer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (5-6), pp.357-360</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00920558v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00825309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Hydrophone with Tomographic System for Absolute Velocity Field Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7134,51 +7134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bulk modulus dependent linear model for acoustical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7207,108 +7207,99 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125, pp.2413-2419. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 125 (4), pp.2413--2419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469642v1</w:t>
+                <w:t xml:space="preserve">hal-00443334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bulk modulus dependent linear model for acoustical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,69 +7328,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 125 (4), pp.2413--2419</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 125, pp.2413-2419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3087427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443334v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel integral projection transform for straight electrode localization in 3D ultrasound</w:t>
               </w:r>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhercik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquire real-time RF digital ultrasound data from a commercial scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,77 +7749,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Algorithm for Solving Hidden Object-Ranking Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,77 +7879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinal Learning with Vector Space Based Binary Predicates and Its Application to Tahitian Pearls’ Luster Automatic Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alamin Mansouri; Abderrahim El Moataz; Fathallah Nouboud; Driss Mammass. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2018, 978-3-319-94211-7</w:t>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,90 +8144,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Device-Independent Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin A Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khai Sing Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8282,77 +8282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Algorithm for Solving Hidden Object-Ranking Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Recent Trends in Image Processing &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Solapur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8377,90 +8377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahitian Pearls' Luster Assessment Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Barriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8507,103 +8507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber optic photoacoustic probe with ultrasonic tracking for guiding minimally invasive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Colchester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Nikitichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
@@ -8641,103 +8641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interventional multispectral photoacoustic imaging platform for the guidance of minimally invasive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Nikitichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
@@ -8775,103 +8775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-electrical speckle pattern in Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Destrempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.221-223, </w:t>
@@ -8903,394 +8903,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoid fitting for movement tracking and HIFU lesion simulation on mobile organs</w:t>
+                <w:t xml:space="preserve">Adipose tissue imaging using ultrasound pulse subtraction cancellation ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Constanciel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. Andrew Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pichardo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811319v1</w:t>
+                <w:t xml:space="preserve">hal-00811326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of electrical conductivity interfaces with ultrasonically-induced Lorentz force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ellipsoid fitting for movement tracking and HIFU lesion simulation on mobile organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Chavrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810586v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue imaging using ultrasound pulse subtraction cancellation ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Detection of electrical conductivity interfaces with ultrasonically-induced Lorentz force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811326v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scanning of micro needle in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Wenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majirus Fansi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmltapissn.2023.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132302v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mondonneix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09184-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ah Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Woo Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ji Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313996" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chua" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aist&#279; Kadziauskien&#279;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Wong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas A&#353;oklis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenijus Lesinskas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59792-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyen Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martial Mari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63681-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Min Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J A Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J.A. Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.12.042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hoon Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeon Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hye Park" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungkwon Yoo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000014044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Nam Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Mo Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-26519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-26828" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38331-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Bin Lim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baek-Lok Oh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kook Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43206-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas y Q Tan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chung Tham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Gowtham Thakku" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Baskaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42649-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Xia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J West" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C Finlay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Pratt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunish Mathews" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripad Krishna Devalla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal P. Renukanand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj K. Sreedhar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Subramanian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.003244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19321-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesta Ja&#353;inskien&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Reka&#353;ius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Weinreb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J. A. Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17843-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-25038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahnul Ha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Jun Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Sing Chin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin A Tun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Strouthidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22617" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoong Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2018.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon West" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Finlay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03886-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chun Teo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyuki Otsuka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heerajnarain Bulluck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin P. Aung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Cheng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Strouthidis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.6.1.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Jin Kim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Ho Park" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ae Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Wang Chung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farook" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.5.5.3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nikitichev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barburas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie Mcpherson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.15.06012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna R Beotra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanjeet Sandhu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.02.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wook Jeoung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158443" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Woo Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nagia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Huisingh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Johnstone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanning B. Kline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clark" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135374v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renick Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2015.01.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150260" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haaland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164947v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destrempes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3747" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711207v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ginsberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4931418" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.4.3.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135376v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.8.086005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A Rhodes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo A Fazio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-16179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weinreb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114935" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sidhartha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Yin Wong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096661" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Hong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Wei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie X Deng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Kong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14712" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700535v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726178" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469642v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087427" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondonneix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9181-1_55" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondonneix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. West" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Strouthidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Barriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIPR.2017.8457974" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Colchester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390K" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811319v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constanciel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichardo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chavrier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Fowler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Strouthidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Wenga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majirus Fansi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmltapissn.2023.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyen Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Woo Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ji Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martial Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63681-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aist&#279; Kadziauskien&#279;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Wong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas A&#353;oklis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenijus Lesinskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59792-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mondonneix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09184-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ah Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas y Q Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chung Tham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Gowtham Thakku" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Baskaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42649-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Bin Lim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baek-Lok Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kook Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43206-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hoon Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeon Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hye Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungkwon Yoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000014044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Min Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J A Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J.A. Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.12.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Nam Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Mo Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-26519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-26828" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38331-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripad Krishna Devalla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Sing Chin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin A Tun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Strouthidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2018.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19321-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal P. Renukanand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj K. Sreedhar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Subramanian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.003244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C Finlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Pratt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunish Mathews" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Weinreb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J. A. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17843-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesta Ja&#353;inskien&#279;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Reka&#353;ius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-25038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahnul Ha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Jun Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Jin Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Ho Park" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin P. Aung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Cheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Strouthidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.6.1.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chun Teo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyuki Otsuka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heerajnarain Bulluck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew153" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon West" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Finlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03886-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wook Jeoung" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Woo Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renick Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2015.01.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162182" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159663" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158443" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ae Yu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18982" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Wang Chung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farook" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.5.5.3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna R Beotra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanjeet Sandhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.02.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nikitichev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barburas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie Mcpherson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.15.06012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nagia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Huisingh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Johnstone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanning B. Kline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18453" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.4.3.3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.8.086005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ginsberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4931418" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16707" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destrempes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3747" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135375v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharyya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haaland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14903" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A Rhodes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo A Fazio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-16179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gupta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sidhartha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Yin Wong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096661" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Hong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie X Deng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Kong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weinreb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700535v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726178" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087427" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondonneix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9181-1_55" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondonneix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. West" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Strouthidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Barriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIPR.2017.8457974" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Colchester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390K" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Fowler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constanciel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichardo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chavrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Strouthidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>