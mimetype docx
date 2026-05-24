--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -140,6038 +140,6038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centenaire de mesures de confirmation de la Relativité Générale à Tahiti et en Australie : L'expédition scientifique de 1922-1923 dirigée par William Wallace Campbell et Robert Trumpler</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review on Non-Neural Networks Collaborative Filtering Recommendation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
+                <w:t xml:space="preserve">Carmel Wenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Brown</w:t>
+                <w:t xml:space="preserve">Majirus Fansi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lamotte</w:t>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mahe</w:t>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Machine Learning Theory Applications and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/jmltapissn.2023.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520874v2</w:t>
+                <w:t xml:space="preserve">hal-04496897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Non-Neural Networks Collaborative Filtering Recommendation Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centenaire de mesures de confirmation de la Relativité Générale à Tahiti et en Australie : L'expédition scientifique de 1922-1923 dirigée par William Wallace Campbell et Robert Trumpler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majirus Fansi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peter Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Theory Applications and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496897v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal lamina cribrosa defects are not associated with steep lamina cribrosa curvature but with choroidal microvascular dropout</w:t>
+                <w:t xml:space="preserve">One year structural and functional glaucoma progression after trabeculectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+                <w:t xml:space="preserve">Jacqueline Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+                <w:t xml:space="preserve">Aistė Kadziauskienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+                <w:t xml:space="preserve">Damon Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Girard</w:t>
+                <w:t xml:space="preserve">Rimvydas Ašoklis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martial Mari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eugenijus Lesinskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63681-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59792-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133388v1</w:t>
+                <w:t xml:space="preserve">hal-03133394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year structural and functional glaucoma progression after trabeculectomy</w:t>
+                <w:t xml:space="preserve">A kernel machine for hidden object-ranking problems (HORPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Chua</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gael Mondonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gabillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59792-9⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (47-48), pp.35093 - 35107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-020-09184-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133394v1</w:t>
+                <w:t xml:space="preserve">hal-03132302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kernel machine for hidden object-ranking problems (HORPs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relationship between lamina cribrosa curvature and the microvasculature in treatment-naïve eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-020-09184-y⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 104 (n°3), pp. 398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132302v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between lamina cribrosa curvature and the microvasculature in treatment-naïve eyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal lamina cribrosa defects are not associated with steep lamina cribrosa curvature but with choroidal microvascular dropout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. 104 (n°3), pp. 398-403. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2019-313996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180254v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Anterior Lamina Cribrosa Morphology with Glaucoma Severity</w:t>
+                <w:t xml:space="preserve">The association between prelaminar tissue thickness and peripapillary choroidal thickness in untreated normal-tension glaucoma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas y Q Tan</w:t>
+                <w:t xml:space="preserve">Jae Hoon Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yih-Chung Tham</w:t>
+                <w:t xml:space="preserve">Michael J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sri Gowtham Thakku</w:t>
+                <w:t xml:space="preserve">Yong Yeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+                <w:t xml:space="preserve">Ji-Hye Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mani Baskaran</w:t>
+                <w:t xml:space="preserve">Chungkwon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 98 (n°1), pp.e14044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42649-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000014044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180269v1</w:t>
+                <w:t xml:space="preserve">hal-03180274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Variation of Lamina Cribrosa Displacement During the Standardized Valsalva Maneuver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lamina Cribrosa Morphology in Glaucomatous Eyes with Hemifield Defect in a Korean Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Woo Kim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43206-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.692-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133395v1</w:t>
+                <w:t xml:space="preserve">hal-02145063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between prelaminar tissue thickness and peripapillary choroidal thickness in untreated normal-tension glaucoma patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chungkwon Yoo</w:t>
+                <w:t xml:space="preserve">Association of Corneal Hysteresis With Lamina Cribrosa Curvature in Primary Open Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000014044⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 60 (n°13), pp. 4171-4177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.19-27087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180274v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Corneal Hysteresis With Lamina Cribrosa Curvature in Primary Open Angle Glaucoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elucidation of the Strongest Factors Influencing Rapid Retinal Nerve Fiber Layer Thinning in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyu-Nam Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Mo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Vol. 60 (n°13), pp. 4171-4177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.19-27087⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Vol. 60 (n°10), pp. 3343-3351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.18-26519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180234v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Morphology in Glaucomatous Eyes with Hemifield Defect in a Korean Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intereye Comparison of Lamina Cribrosa Curvature in Normal Tension Glaucoma Patients With Unilateral Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon Mo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (7), pp.2423-2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.19-26828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145063v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Strongest Factors Influencing Rapid Retinal Nerve Fiber Layer Thinning in Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Lamina Cribrosa Curvature in Healthy Korean Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.18-26519⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-38331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180239v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intereye Comparison of Lamina Cribrosa Curvature in Normal Tension Glaucoma Patients With Unilateral Damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+                <w:t xml:space="preserve">Changes in the Anterior Lamina Cribrosa Morphology with Glaucoma Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas y Q Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih-Chung Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Gowtham Thakku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Baskaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.19-26828⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42649-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180244v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Curvature in Healthy Korean Eyes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-Dependent Variation of Lamina Cribrosa Displacement During the Standardized Valsalva Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Hyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyung Bin Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baek-Lok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Kook Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1756. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-38331-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43206-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133396v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Ultrasonic Needle Tip Tracking with a Fiber-Optic Ultrasound Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khai Sing Chin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Simeon J West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin A Tun</w:t>
+                <w:t xml:space="preserve">Malcolm C Finlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
+                <w:t xml:space="preserve">Rosalind Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunish Mathews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.17-22617⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/57207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144350v1</w:t>
+                <w:t xml:space="preserve">hal-02145032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Lamina Cribrosa Depth and Curvature as a Predictor of Progressive Retinal Nerve Fiber Layer Thinning in Primary Open-Angle Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ocular and Clinical Characteristics Associated with the Extent of Posterior Lamina Cribrosa Curve in Normal Tension Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), pp.44-51. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ogla.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19321-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145021v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular and Clinical Characteristics Associated with the Extent of Posterior Lamina Cribrosa Curve in Normal Tension Glaucoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">DRUNET : a dilated-residual U-Net deep learning network to segment optic nerve head tissues in optical coherence tomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prajwal P. Renukanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharathwaj K. Sreedhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giridhar Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19321-1⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (7), pp.3244-3265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.9.003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145013v1</w:t>
+                <w:t xml:space="preserve">hal-02145030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRUNET : a dilated-residual U-Net deep learning network to segment optic nerve head tissues in optical coherence tomography images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhang</w:t>
+                <w:t xml:space="preserve">Long-Term Shape, Curvature, and Depth Changes of the Lamina Cribrosa after Trabeculectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aistė Kadziauskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesta Jašinskienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimvydas Ašoklis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenijus Lesinskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Rekašius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (11), pp.1729-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.9.003244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145030v1</w:t>
+                <w:t xml:space="preserve">hal-02145061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Ultrasonic Needle Tip Tracking with a Fiber-Optic Ultrasound Receiver</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malcolm C Finlay</w:t>
+                <w:t xml:space="preserve">Lamina Cribrosa Morphology Predicts Progressive Retinal Nerve Fiber Layer Loss In Eyes with Suspected Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeong-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind Pratt</w:t>
+                <w:t xml:space="preserve">Robert N Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunish Mathews</w:t>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/57207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17843-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145032v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Morphology Predicts Progressive Retinal Nerve Fiber Layer Loss In Eyes with Suspected Glaucoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Microvascular Changes in Peripapillary and Optic Nerve Head Tissues After Trabeculectomy in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Ah Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Woo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17843-8⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (11), pp.4614-4621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.18-25038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145010v1</w:t>
+                <w:t xml:space="preserve">hal-02145060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Shape, Curvature, and Depth Changes of the Lamina Cribrosa after Trabeculectomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aistė Kadziauskienė</w:t>
+                <w:t xml:space="preserve">Baseline Lamina Cribrosa Curvature and Subsequent Visual Field Progression Rate in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahnul Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai Jun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesta Jašinskienė</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tomas Rekašius</w:t>
+                <w:t xml:space="preserve">Michael J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Kook Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 125 (11), pp.1729-1740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 125 (12), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145061v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvascular Changes in Peripapillary and Optic Nerve Head Tissues After Trabeculectomy in Primary Open-Angle Glaucoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peripapillary Vessel Density in Glaucomatous Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Hye Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungkwon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Yeon Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.18-25038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.1009-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145060v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Lamina Cribrosa Curvature and Subsequent Visual Field Progression Rate in Primary Open-Angle Glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khai Sing Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahnul Ha</w:t>
+                <w:t xml:space="preserve">Tin A Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tai Jun Kim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Young Kook Kim</w:t>
+                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.17-22617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145016v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripapillary Vessel Density in Glaucomatous Eyes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison between Lamina Cribrosa Depth and Curvature as a Predictor of Progressive Retinal Nerve Fiber Layer Thinning in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (11), pp.1009-1016. </w:t>
+              <w:t xml:space="preserve">Ophthalmology Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.44-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/IJG.0000000000001062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ogla.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145062v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in Optic Nerve After Intracranial Pressure Reduction in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking beyond the imaging plane: 3D needle tracking with a linear array ultrasound probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won June Lee</w:t>
+                <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae Jin Kim</w:t>
+                <w:t xml:space="preserve">Malcolm Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Ho Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
+                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124 (11), pp.1713-1715. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03886-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133400v1</w:t>
+                <w:t xml:space="preserve">hal-03133399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Staining Algorithm for Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in Optic Nerve After Intracranial Pressure Reduction in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin P. Aung</w:t>
+                <w:t xml:space="preserve">Won June Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ching-Yu Cheng</w:t>
+                <w:t xml:space="preserve">Hae Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+                <w:t xml:space="preserve">Ki Ho Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (11), pp.1713-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/tvst.6.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630678v1</w:t>
+                <w:t xml:space="preserve">hal-03133400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of coronary optical coherence tomography imaging using the attenuation-compensated technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Digital Staining Algorithm for Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Chun Teo</w:t>
+                <w:t xml:space="preserve">Tin P. Aung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Foin</w:t>
+                <w:t xml:space="preserve">Ching-Yu Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heerajnarain Bulluck</w:t>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjci/jew153⟩</w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/tvst.6.1.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631279v1</w:t>
+                <w:t xml:space="preserve">hal-01630678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond the imaging plane: 3D needle tracking with a linear array ultrasound probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+                <w:t xml:space="preserve">Optimization of coronary optical coherence tomography imaging using the attenuation-compensated technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Chun Teo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon West</w:t>
+                <w:t xml:space="preserve">Nicolas Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Finlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ourselin</w:t>
+                <w:t xml:space="preserve">Heerajnarain Bulluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.880-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03886-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jew153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133399v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Assessment of Lamina Cribrosa Curvature in Eyes with Primary Open-Angle Glaucoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+                <w:t xml:space="preserve">Reduction of the Lamina Cribrosa Curvature After Trabeculectomy in Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Hyen Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Da-Ae Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150260⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-18982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631285v1</w:t>
+                <w:t xml:space="preserve">hal-01631284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular Assessment of Arterial Disease Using Compensated OCT in Comparison With Histology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images with Corneal Opacification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheuk Wang Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renick Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Foin</w:t>
+                <w:t xml:space="preserve">Marcus Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.321-322. </w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2015.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/tvst.5.5.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135374v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and Curvature Difference of Lamina Cribrosa According to the Baseline Intraocular Pressure in Primary Open-Angle Glaucoma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In Vivo 3-Dimensional Strain Mapping of the Optic Nerve Head Following Intraocular Pressure Lowering by Trabeculectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghna R Beotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khai Sing Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanjeet Sandhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162182⟩</w:t>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123 (6), pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631281v1</w:t>
+                <w:t xml:space="preserve">hal-01631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior Displacement of Lamina Cribrosa during Valsalva Maneuver in Young Healthy Eyes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction of 3-Dimensional Printed Ultrasound Phantoms With Wall-less Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Nikitichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Barburas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstie Mcpherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon J West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.1333 - 1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7863/ultra.15.06012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631265v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship with the Position of the Central Retinal Vessel Trunk</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Positional and Curvature Difference of Lamina Cribrosa According to the Baseline Intraocular Pressure in Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Ho Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158443⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631255v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the Lamina Cribrosa Curvature After Trabeculectomy in Glaucoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relationship with the Position of the Central Retinal Vessel Trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baek-Lok Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunjoong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eun Ji Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-18982⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631284v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images with Corneal Opacification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anterior Displacement of Lamina Cribrosa during Valsalva Maneuver in Young Healthy Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheuk Wang Chung</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/tvst.5.5.3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631283v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo 3-Dimensional Strain Mapping of the Optic Nerve Head Following Intraocular Pressure Lowering by Trabeculectomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prelamina and Lamina Cribrosa in Glaucoma Patients With Unilateral Visual Field Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amanjeet Sandhu</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.1662-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-18453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631235v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of 3-Dimensional Printed Ultrasound Phantoms With Wall-less Vessels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripapillary Pachychoroid in Nonarteritic Anterior Ischemic Optic Neuropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamaria Barburas</w:t>
+                <w:t xml:space="preserve">Lina Nagia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirstie Mcpherson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simeon J West</w:t>
+                <w:t xml:space="preserve">Carrie Huisingh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Johnstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanning B. Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7863/ultra.15.06012⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (11), pp.4679-4685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.16-19315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631239v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripapillary Pachychoroid in Nonarteritic Anterior Ischemic Optic Neuropathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Clark</w:t>
+                <w:t xml:space="preserve">Clinical Assessment of Lamina Cribrosa Curvature in Eyes with Primary Open-Angle Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Wook Jeoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.16-19315⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631280v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelamina and Lamina Cribrosa in Glaucoma Patients With Unilateral Visual Field Loss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intravascular Assessment of Arterial Disease Using Compensated OCT in Comparison With Histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renick Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiyuki Otsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (4), pp.1662-70. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.321-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-18453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631238v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images using Corneal Adaptive Compensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
+                <w:t xml:space="preserve">Lamina Cribrosa Visibility Using Optical Coherence Tomography: Comparison of Devices and Effects of Image Enhancement Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/tvst.4.3.3⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.865-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.14-14903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711230v1</w:t>
+                <w:t xml:space="preserve">hal-03135375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance characteristics of an interventional multispectral photoacoustic imaging system for guiding minimally invasive procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">In-plane ultrasonic needle tracking using a fiber-optic hydrophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosalind Pratt</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Ginsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.8.086005⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (10), pp.5983 - 5991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.4931418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135376v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane ultrasonic needle tracking using a fiber-optic hydrophone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna David</w:t>
+                <w:t xml:space="preserve">Enhancement of Corneal Visibility in Optical Coherence Tomography Images using Corneal Adaptive Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J. A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheuk Wang Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1118/1.4931418⟩</w:t>
+              <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/tvst.4.3.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711207v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Shape Index to Characterize Anterior Lamina Cribrosa Morphology and its Determinants in Healthy Indian Eyes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+                <w:t xml:space="preserve">Performance characteristics of an interventional multispectral photoacoustic imaging system for guiding minimally invasive procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Nikitichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
+                <w:t xml:space="preserve">Rosalind Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-16707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (08), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.20.8.086005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711217v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-electrical speckle pattern in Lorentz force electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Destrempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Physics in Medicine and Biology, 60 (9), pp.10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamina Cribrosa Visibility Using Optical Coherence Tomography: Comparison of Devices and Effects of Image Enhancement Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Haaland</w:t>
+                <w:t xml:space="preserve">A Global Shape Index to Characterize Anterior Lamina Cribrosa Morphology and its Determinants in Healthy Indian Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Gowtham Thakku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yih-Chung Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Baskaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 56 (2), pp.865-874. </w:t>
+              <w:t xml:space="preserve">, 2015, 56 (6), p. 3604 - 3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.14-14903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-16707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135375v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripapillary Choroidal Thickness Variation With Age and Race in Normal Eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay A Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Huisingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Johnstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo A Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,472 +6229,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Method to Measure Choroidal Thickness Using Adaptive Compensation in Enhanced Depth Imaging Optical Coherence Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anterior Lamina Cribrosa Insertion in Primary Open-Angle Glaucoma Patients and Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung Min Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preeti Gupta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Robert Weinreb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ji Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël J A Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tien-Yin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096661⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e114935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133409v1</w:t>
+                <w:t xml:space="preserve">hal-03133411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and Pathology Schlemm's Canal Expands After Trabeculectomy in Patients With Primary Angle–Closure Glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Method to Measure Choroidal Thickness Using Adaptive Compensation in Enhanced Depth Imaging Optical Coherence Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Sidhartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxu Hong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xiangmei Kong</w:t>
+                <w:t xml:space="preserve">Tien-Yin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.14-14712⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e96661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0096661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711234v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior Lamina Cribrosa Insertion in Primary Open-Angle Glaucoma Patients and Healthy Subjects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tae-Woo Kim</w:t>
+                <w:t xml:space="preserve">Anatomy and Pathology Schlemm's Canal Expands After Trabeculectomy in Patients With Primary Angle–Closure Glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anji Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie X Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Weinreb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël J A Girard</w:t>
+                <w:t xml:space="preserve">Xiangmei Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.e114935. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (9), pp.5637-5642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.14-14712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133411v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz-Force Hydrophone Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6756,351 +6756,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00920574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorentz Force Electrical Impedance Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lafon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Birer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (5-6), pp.357-360</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00920558v1</w:t>
+                <w:t xml:space="preserve">inserm-00825309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a dual-mode array integrated in a multi-element transducer for imaging and therapy of prostate cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lorentz Force Electrical Impedance Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 34 (2), pp.147-158. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 34 (5-6), pp.357-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00825309v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00920558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Hydrophone with Tomographic System for Absolute Velocity Field Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7134,51 +7134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bulk modulus dependent linear model for acoustical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bulk modulus dependent linear model for acoustical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,51 +7411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhercik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquire real-time RF digital ultrasound data from a commercial scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,77 +7749,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Algorithm for Solving Hidden Object-Ranking Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,77 +7879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinal Learning with Vector Space Based Binary Predicates and Its Application to Tahitian Pearls’ Luster Automatic Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alamin Mansouri; Abderrahim El Moataz; Fathallah Nouboud; Driss Mammass. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2018, 978-3-319-94211-7</w:t>
@@ -8004,51 +8004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,90 +8144,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Device-Independent Deep Learning Approach to Digitally Stain Optical Coherence Tomography Images of the Optic Nerve Head</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sripad Krishna Devalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin A Tun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khai Sing Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8282,77 +8282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Algorithm for Solving Hidden Object-Ranking Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Recent Trends in Image Processing &amp; Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Solapur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8377,90 +8377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahitian Pearls' Luster Assessment Automation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Mondonneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Barriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8507,103 +8507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber optic photoacoustic probe with ultrasonic tracking for guiding minimally invasive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Colchester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Nikitichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
@@ -8641,103 +8641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interventional multispectral photoacoustic imaging platform for the guidance of minimally invasive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Nikitichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ourselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany. </w:t>
@@ -8775,103 +8775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acousto-electrical speckle pattern in Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Destrempes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.221-223, </w:t>
@@ -8903,394 +8903,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue imaging using ultrasound pulse subtraction cancellation ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection of electrical conductivity interfaces with ultrasonically-induced Lorentz force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Grasland-Mongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811326v1</w:t>
+                <w:t xml:space="preserve">hal-00810586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipsoid fitting for movement tracking and HIFU lesion simulation on mobile organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Constanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pichardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Constanciel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francoise Chavrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of electrical conductivity interfaces with ultrasonically-induced Lorentz force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adipose tissue imaging using ultrasound pulse subtraction cancellation ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrew Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810586v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scanning of micro needle in biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9408,51 +9408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Strouthidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Wenga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majirus Fansi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmltapissn.2023.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyen Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Woo Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ji Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martial Mari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63681-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aist&#279; Kadziauskien&#279;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Wong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas A&#353;oklis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenijus Lesinskas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59792-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mondonneix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09184-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ah Kim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313996" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas y Q Tan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chung Tham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Gowtham Thakku" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Baskaran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42649-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133395v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Bin Lim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baek-Lok Oh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kook Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43206-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hoon Jung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Girard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeon Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hye Park" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungkwon Yoo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000014044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Min Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J A Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J.A. Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.12.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Nam Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Mo Kim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-26519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-26828" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38331-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripad Krishna Devalla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Sing Chin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin A Tun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Strouthidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoong Kim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2018.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145013v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19321-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145030v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal P. Renukanand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj K. Sreedhar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Subramanian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.003244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J West" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C Finlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Pratt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunish Mathews" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57207" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Weinreb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J. A. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17843-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145061v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesta Ja&#353;inskien&#279;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Reka&#353;ius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-25038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahnul Ha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Jun Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145062v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Jin Kim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Ho Park" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin P. Aung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Cheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Strouthidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.6.1.8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chun Teo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyuki Otsuka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heerajnarain Bulluck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew153" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133399v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon West" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Finlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03886-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wook Jeoung" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Woo Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150260" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renick Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2015.01.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162182" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159663" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158443" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631284v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ae Yu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18982" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Wang Chung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farook" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.5.5.3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna R Beotra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanjeet Sandhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.02.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nikitichev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barburas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie Mcpherson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.15.06012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631280v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nagia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Huisingh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Johnstone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanning B. Kline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631238v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18453" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.4.3.3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135376v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.8.086005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711207v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ginsberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4931418" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16707" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164947v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destrempes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3747" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135375v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharyya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haaland" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14903" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A Rhodes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo A Fazio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-16179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gupta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sidhartha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Yin Wong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096661" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711234v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Hong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Wei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie X Deng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Kong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weinreb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700535v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726178" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087427" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondonneix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9181-1_55" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondonneix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. West" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Strouthidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Barriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIPR.2017.8457974" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Colchester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390K" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Fowler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constanciel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichardo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chavrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810586v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Strouthidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Wenga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majirus Fansi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Mari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gabillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/jmltapissn.2023.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520874v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mahe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aist&#279; Kadziauskien&#279;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Wong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas A&#353;oklis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenijus Lesinskas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59792-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mondonneix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-020-09184-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ah Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Woo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ji Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2019-313996" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyen Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martial Mari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63681-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Hoon Jung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hye Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungkwon Yoo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000014044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J.A. Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.12.042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung Min Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J A Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-27087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu-Nam Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon Mo Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-26519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.19-26828" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-38331-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas y Q Tan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih-Chung Tham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Gowtham Thakku" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Baskaran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42649-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Woo Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hyun Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung Bin Lim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baek-Lok Oh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kook Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43206-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Xia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon J West" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm C Finlay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Pratt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunish Mathews" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/57207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145013v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19321-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sripad Krishna Devalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal P. Renukanand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharathwaj K. Sreedhar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Subramanian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.003244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesta Ja&#353;inskien&#279;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Reka&#353;ius" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert N Weinreb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l J. A. Girard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17843-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.18-25038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahnul Ha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Jun Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IJG.0000000000001062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai Sing Chin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin A Tun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G Strouthidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.17-22617" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoong Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ogla.2018.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon West" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Finlay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ourselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03886-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Jin Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Ho Park" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin P. Aung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Yu Cheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Strouthidis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.6.1.8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chun Teo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyuki Otsuka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heerajnarain Bulluck" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jew153" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Ae Yu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18982" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Wang Chung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farook" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.5.5.3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghna R Beotra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanjeet Sandhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2016.02.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Nikitichev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Barburas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstie Mcpherson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7863/ultra.15.06012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wook Jeoung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158443" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159663" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Woo Kim" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18453" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nagia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Huisingh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Johnstone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanning B. Kline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Clark" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19315" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150260" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135374v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renick Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2015.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Husain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acharyya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haaland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14903" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Ginsberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna David" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4931418" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711230v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.4.3.3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.8.086005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destrempes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3747" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711217v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16707" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711221v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A Rhodes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo A Fazio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-16179" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weinreb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114935" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133409v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Gupta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sidhartha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Yin Wong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096661" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711234v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Hong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Yang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Wei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie X Deng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmei Kong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.14-14712" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gilles" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00825309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gimonet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Birer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700535v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4726178" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Unser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3087427" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443133v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhercik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Duhamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443335v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Said" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mondonneix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-9181-1_55" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144338v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondonneix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Xia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. West" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ourselin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46720-7_41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145031v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Strouthidis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144279v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03132251v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Barriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIPR.2017.8457974" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713805v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mosse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Colchester" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390K" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713807v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2015.95390D" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133410v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810586v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811319v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Constanciel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichardo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chavrier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Fowler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955162v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1556_mari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Strouthidis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. A. Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>