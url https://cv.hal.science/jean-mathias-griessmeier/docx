--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,7332 +66,7332 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (176)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (177)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar Discoveries from the TRAPUM UHF Survey of Fermi-LAT Sources</w:t>
+                <w:t xml:space="preserve">The detection of circularly polarized radio bursts from stellar and exoplanetary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
+                <w:t xml:space="preserve">Cyril Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Clark</w:t>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. P. Breton</w:t>
+                <w:t xml:space="preserve">Martin J. Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burgay</w:t>
+                <w:t xml:space="preserve">Alan Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nieder</w:t>
+                <w:t xml:space="preserve">Tim W. Shimwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-025-02757-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05549506v1</w:t>
+                <w:t xml:space="preserve">insu-05524761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of circularly polarized radio bursts from stellar and exoplanetary systems</w:t>
+                <w:t xml:space="preserve">Pulsar Discoveries from the TRAPUM UHF Survey of Fermi-LAT Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tasse</w:t>
+                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">C. J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Hardcastle</w:t>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Loh</w:t>
+                <w:t xml:space="preserve">M. Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim W. Shimwell</w:t>
+                <w:t xml:space="preserve">L. Nieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-025-02757-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05524761v1</w:t>
+                <w:t xml:space="preserve">insu-05549506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Kinetic Temperature of Plasma Electrons on Dispersion and Rotation Measures</w:t>
+                <w:t xml:space="preserve">Periodicities in radio emissions from Jupiter's magnetosphere and consequences for radio emissions from star─exoplanet systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. M. Ulyanov</w:t>
+                <w:t xml:space="preserve">C. K. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiburzi</w:t>
+                <w:t xml:space="preserve">A. Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. Shevtsova</w:t>
+                <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Zakharenko</w:t>
+                <w:t xml:space="preserve">L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O. Konovalenko</w:t>
+                <w:t xml:space="preserve">E. Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinematics and Physics of Celestial Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.169-175. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 707, pp.A125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S0884591325040051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05185244v1</w:t>
+                <w:t xml:space="preserve">insu-05568642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for signatures of ultra-light axion dark matter in polarimetry data of the European Pulsar Timing Array</w:t>
+                <w:t xml:space="preserve">Effect of the Kinetic Temperature of Plasma Electrons on Dispersion and Rotation Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.K Porayko</w:t>
+                <w:t xml:space="preserve">O. M. Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Usynina</w:t>
+                <w:t xml:space="preserve">C. Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Terol-Calvo</w:t>
+                <w:t xml:space="preserve">A. I. Shevtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin Camalich</w:t>
+                <w:t xml:space="preserve">V. V. Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M Shaifullah</w:t>
+                <w:t xml:space="preserve">A. O. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (6), pp.062005. </w:t>
+              <w:t xml:space="preserve">Kinematics and Physics of Celestial Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.169-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.062005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S0884591325040051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845970v1</w:t>
+                <w:t xml:space="preserve">insu-05185244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband polarized radio emission detected from Starlink satellites below 100 MHz with NenuFAR</w:t>
+                <w:t xml:space="preserve">The impact on astrometry by solar-wind effect in pulsar timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Zhang</w:t>
+                <w:t xml:space="preserve">K Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zarka</w:t>
+                <w:t xml:space="preserve">A Parthasarathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viou</w:t>
+                <w:t xml:space="preserve">M Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loh</w:t>
+                <w:t xml:space="preserve">C Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. G. Bassa</w:t>
+                <w:t xml:space="preserve">S.C Susarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 698, pp.A244. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 536 (3), pp.2603-2617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123889v1</w:t>
+                <w:t xml:space="preserve">hal-04891923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of carbon radio recombination lines with the NenuFAR telescope</w:t>
+                <w:t xml:space="preserve">Searches for signatures of ultra-light axion dark matter in polarimetry data of the European Pulsar Timing Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cros</w:t>
+                <w:t xml:space="preserve">N.K Porayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
+                <w:t xml:space="preserve">P Usynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Salomé</w:t>
+                <w:t xml:space="preserve">J Terol-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Stepkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">J Martin Camalich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M Shaifullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555085⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.062005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.062005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249517v1</w:t>
+                <w:t xml:space="preserve">hal-04845970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact on astrometry by solar-wind effect in pulsar timing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broadband polarized radio emission detected from Starlink satellites below 100 MHz with NenuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parthasarathy</w:t>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Keith</w:t>
+                <w:t xml:space="preserve">C. Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tiburzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.C Susarla</w:t>
+                <w:t xml:space="preserve">C. G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2727⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 698, pp.A244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891923v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength observations of a new black-widow millisecond pulsar PSR J1544-2555</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of carbon radio recombination lines with the NenuFAR telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belmonte Díaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
+                <w:t xml:space="preserve">Antoine Gusdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Phosrisom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Burgay</w:t>
+                <w:t xml:space="preserve">Philippe Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Stepkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1544⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05301138v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NenuFAR Pulsar Blind Survey (NPBS): I. Survey overview, expectations, and first redetections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiwavelength observations of a new black-widow millisecond pulsar PSR J1544-2555</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">S. Belmonte Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Cognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Bondonneau</w:t>
+                <w:t xml:space="preserve">A. Phosrisom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346654⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872215v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05301138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double dipole geometry for PSR J0740+6620</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NenuFAR Pulsar Blind Survey (NPBS): I. Survey overview, expectations, and first redetections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pétri</w:t>
+                <w:t xml:space="preserve">Ismaël Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillot</w:t>
+                <w:t xml:space="preserve">G. Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Guillemot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jankowski</w:t>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555574⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237439v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the second data release of the European Pulsar Timing Array with low-frequency pulsar data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double dipole geometry for PSR J0740+6620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Iraci</w:t>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chalumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Tiburzi</w:t>
+                <w:t xml:space="preserve">Denis González-Caniulef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P.W Verbiest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Possenti</w:t>
+                <w:t xml:space="preserve">Fabien Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555516⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447007v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science Using Single-Pulse Exploration with Combined Telescopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining the second data release of the European Pulsar Timing Array with low-frequency pulsar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Iraci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Jankowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">A. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayuresh Surnis</w:t>
+                <w:t xml:space="preserve">J.P.W Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Theureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Possenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451384⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05006442v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A circularly polarized low-frequency radio burst from the exoplanetary system HD 189733</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. N. Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 700, pp.A140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202555209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field imaging of local interference in radio interferometric data: Impact on the redshifted 21 cm power spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Science Using Single-Pulse Exploration with Combined Telescopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Jankowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Munshi</w:t>
+                <w:t xml:space="preserve">Mayuresh Surnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G Mertens</w:t>
+                <w:t xml:space="preserve">Gilles Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V.E Koopmans</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554763⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038118v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05006442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First upper limits on the 21 cm signal power spectrum from cosmic dawn from one night of observations with NenuFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field imaging of local interference in radio interferometric data: Impact on the redshifted 21 cm power spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Munshi</w:t>
+                <w:t xml:space="preserve">L.V.E Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F G Mertens</w:t>
+                <w:t xml:space="preserve">M Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L V E Koopmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Semelin</w:t>
+                <w:t xml:space="preserve">A.R Offringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348329⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04480297v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First upper limits on the 21 cm signal power spectrum from cosmic dawn from one night of observations with NenuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F G Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Callingham</w:t>
+                <w:t xml:space="preserve">L V E Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pope</w:t>
+                <w:t xml:space="preserve">A R Offringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kavanagh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Daley-Yates</w:t>
+                <w:t xml:space="preserve">B. Semelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785169v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04480297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass estimates from optical modelling of the new TRAPUM redback PSR J1910-5320</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A targeted radio pulsar survey of redback candidates with MeerKAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Thongmeearkom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.G Dodge</w:t>
+                <w:t xml:space="preserve">R.P Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P Breton</w:t>
+                <w:t xml:space="preserve">M Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Strader</w:t>
+                <w:t xml:space="preserve">L Nieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 528 (3), pp.4337-4353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae211⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 530 (4), pp.4676-4694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446890v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gaussian-processes approach to fitting for time-variable spherical solar wind in pulsar timing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array: V. Implications for massive black holes, dark matter and the early Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliana C Niţu</w:t>
+                <w:t xml:space="preserve">S Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Keith</w:t>
+                <w:t xml:space="preserve">P Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Tiburzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David J Champion</w:t>
+                <w:t xml:space="preserve">S Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae220⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446854v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First upper limits on the 21 cm signal power spectrum from cosmic dawn from one night of observations with NenuFAR (Corrigendum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Semelin</w:t>
+                <w:t xml:space="preserve">Mass estimates from optical modelling of the new TRAPUM redback PSR J1910-5320</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.G Dodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Burgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Strader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450465e⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 528 (3), pp.4337-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04652288v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array: V. Implications for massive black holes, dark matter and the early Universe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Gaussian-processes approach to fitting for time-variable spherical solar wind in pulsar timing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana C Niţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Antoniadis</w:t>
+                <w:t xml:space="preserve">Marcus Brüggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Arumugam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Babak</w:t>
+                <w:t xml:space="preserve">David J Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347433⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 528 (2), pp.3304-3319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160156v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted radio pulsar survey of redback candidates with MeerKAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radio signatures of star–planet interactions, exoplanets and space weather</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Callingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Thongmeearkom</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Burgay</w:t>
+                <w:t xml:space="preserve">S. Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Nieder</w:t>
+                <w:t xml:space="preserve">S. Daley-Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 530 (4), pp.4676-4694. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1359-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02405-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531979v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing recent PTA results on the nanohertz stochastic gravitational wave background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First upper limits on the 21 cm signal power spectrum from cosmic dawn from one night of observations with NenuFAR (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Agazie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Antoniadis</w:t>
+                <w:t xml:space="preserve">F. G. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anumarlapudi</w:t>
+                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M Archibald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Arumugam</w:t>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Semelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 966 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.C1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad36be⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450465e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239087v1</w:t>
+                <w:t xml:space="preserve">insu-04652288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar timing methods for evaluating dispersion measure time series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing recent PTA results on the nanohertz stochastic gravitational wave background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chalumeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Possenti</w:t>
+                <w:t xml:space="preserve">G Agazie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anumarlapudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450740⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 966 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad36be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796126v1</w:t>
+                <w:t xml:space="preserve">hal-04239087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up LOFAR observations of the τ Boötis exoplanetary system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+                <w:t xml:space="preserve">Pulsar timing methods for evaluating dispersion measure time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Iraci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mauduit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.W Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Possenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, </w:t>
+              <w:t xml:space="preserve">, 2024, 692, pp.A170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676467v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array</w:t>
+                <w:t xml:space="preserve">Follow-up LOFAR observations of the τ Boötis exoplanetary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Antoniadis</w:t>
+                <w:t xml:space="preserve">Jake D. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arumugam</w:t>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arumugam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348568⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720948v1</w:t>
+                <w:t xml:space="preserve">insu-04676467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the time variability of the Solar Wind using LOFAR pulsar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C Susarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.F Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P.W Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 692, pp.A18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202450680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio and gamma-ray timing of TRAPUM L-band Fermi pulsar survey discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Nieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.C Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 691, pp.A315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202451530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the magnetic field geometry of the millisecond pulsar PSR~J0030+0451 from joint radio, thermal X-ray and $\gamma$-ray emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pétri</w:t>
+                <w:t xml:space="preserve">S. Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Guillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Theureau</w:t>
+                <w:t xml:space="preserve">S. Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 680, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346913⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229990v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array III. Search for gravitational wave signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array: VI. Challenging the ultralight dark matter paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemente Smarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Barausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Babak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346844⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (17), pp.171001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160012v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array I. The dataset and timing analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Berthereau</w:t>
+                <w:t xml:space="preserve">Constraining the magnetic field geometry of the millisecond pulsar PSR~J0030+0451 from joint radio, thermal X-ray and $\gamma$-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 678, pp.A48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346841⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152859v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeerKAT discovery of 13 new pulsars in Omega Centauri</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.C.C. Freire</w:t>
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array III. Search for gravitational wave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ridolfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Stappers</w:t>
+                <w:t xml:space="preserve">M Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad029⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 678, pp.A50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936204v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array: VI. Challenging the ultralight dark matter paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeerKAT discovery of 13 new pulsars in Omega Centauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.C. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemente Smarra</w:t>
+                <w:t xml:space="preserve">A. Ridolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Goncharov</w:t>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Barausse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Babak</w:t>
+                <w:t xml:space="preserve">B. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (17), pp.171001. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3847-3856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.171001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158928v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey: Timing of 35 radio pulsars and an overview of the properties of the LOFAR pulsar discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array I. The dataset and timing analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van der Wateren</w:t>
+                <w:t xml:space="preserve">A.-S Bak Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. Bassa</w:t>
+                <w:t xml:space="preserve">C.G Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cooper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B.W. Stappers</w:t>
+                <w:t xml:space="preserve">A Berthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 669, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245122⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 678, pp.A48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892290v1</w:t>
+                <w:t xml:space="preserve">hal-04152859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar Scintillation Studies with LOFAR: II. Dual-frequency scattering study of PSR J0826+2637 with LOFAR and NenuFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey: Timing of 35 radio pulsars and an overview of the properties of the LOFAR pulsar discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van der Wateren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziwei Wu</w:t>
+                <w:t xml:space="preserve">C.G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William A. Coles</w:t>
+                <w:t xml:space="preserve">S. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris P.W. Verbiest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caterina Tiburzi</w:t>
+                <w:t xml:space="preserve">B.W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad429⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 669, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006171v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array II. Customised pulsar noise models for spatially correlated gravitational waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bagchi</w:t>
+                <w:t xml:space="preserve">Pulsar Scintillation Studies with LOFAR: II. Dual-frequency scattering study of PSR J0826+2637 with LOFAR and NenuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris P.W. Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar Moochickal Ambalappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346842⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (4), pp.5536-5543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160015v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical approaches to analyzing PTA data: Cosmic strings with six pulsars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TRAPUM L-band survey for pulsars in Fermi-LAT gamma-ray sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chalumeau</w:t>
+                <w:t xml:space="preserve">C.J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle A Steer</w:t>
+                <w:t xml:space="preserve">R.P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (12), pp.123527. </w:t>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 519 (4), pp.5590-5606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.123527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152091v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TRAPUM L-band survey for pulsars in Fermi-LAT gamma-ray sources</w:t>
+                <w:t xml:space="preserve">Practical approaches to analyzing PTA data: Cosmic strings with six pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Clark</w:t>
+                <w:t xml:space="preserve">Hippolyte Quelquejay Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Breton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Thongmeearkom</w:t>
+                <w:t xml:space="preserve">Pierre Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Babak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle A Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3742⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (12), pp.123527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.123527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925287v1</w:t>
+                <w:t xml:space="preserve">hal-04152091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for continuous Gravitational Waves in the second data release of the International Pulsar Timing Array</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array II. Customised pulsar noise models for spatially correlated gravitational waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Chalumeau</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 521 (4), pp.5077-5086. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 678, pp.A49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055845v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAPUM discovery of 13 new pulsars in NGC 1851 using MeerKAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for continuous Gravitational Waves in the second data release of the International Pulsar Timing Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. C. Freire</w:t>
+                <w:t xml:space="preserve">M Falxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gautam</w:t>
+                <w:t xml:space="preserve">P.T Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Ransom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.D. Barr</w:t>
+                <w:t xml:space="preserve">B Bécsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 664, pp.A27. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 521 (4), pp.5077-5086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202143006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634471v1</w:t>
+                <w:t xml:space="preserve">hal-04055845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to observe Jupiter's radio emissions at high resolution using multiple LOFAR stations: a first case study of the Io-decametric emission using the Irish IE613, French FR606, and German DE604 stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAPUM discovery of 13 new pulsars in NGC 1851 using MeerKAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin K. Louis</w:t>
+                <w:t xml:space="preserve">P.C. C. Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Jackman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">T. Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Wucknitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. J. Mckenna</w:t>
+                <w:t xml:space="preserve">S.M. Ransom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzac005⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 664, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202143006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462090v1</w:t>
+                <w:t xml:space="preserve">hal-03634471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four pulsar discoveries in NGC 6624 by TRAPUM using MeerKAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the beaming of Io decametric emissions : a remote diagnostic to probe the Io‐Jupiter interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colomban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abbate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ridolfi</w:t>
+                <w:t xml:space="preserve">R. Prangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. D. Barr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Burgay</w:t>
+                <w:t xml:space="preserve">M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JA030160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JA030160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03656302v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03619258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-arcsecond imaging with the International LOFAR Telescope. I. Foundational calibration strategy and pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-frequency single-pulse study of PSR B0950+08</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. K. Morabito</w:t>
+                <w:t xml:space="preserve">T. Pennucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. J. Jackson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Badole</w:t>
+                <w:t xml:space="preserve">Z. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140649⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03611703v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-frequency single-pulse study of PSR B0950+08</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method to observe Jupiter's radio emissions at high resolution using multiple LOFAR stations: a first case study of the Io-decametric emission using the Irish IE613, French FR606, and German DE604 stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin K. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wucknitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Bilous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Bondonneau</w:t>
+                <w:t xml:space="preserve">D. J. Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142242⟩</w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzac005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372918v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04462090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the beaming of Io decametric emissions : a remote diagnostic to probe the Io‐Jupiter interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four pulsar discoveries in NGC 6624 by TRAPUM using MeerKAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. D. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Marques</w:t>
+                <w:t xml:space="preserve">S. Buchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burgay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JA030160⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Accepted Manuscript, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03619258v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for pulsars associated with polarised point sources using LOFAR: Initial discoveries from the TULIPP project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-arcsecond imaging with the International LOFAR Telescope. I. Foundational calibration strategy and pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. J. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sobey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.G. Bassa</w:t>
+                <w:t xml:space="preserve">F. Sweijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.P. O'Sullivan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.M. Tan</w:t>
+                <w:t xml:space="preserve">S. Badole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142636⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616067v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03611703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Radio Emission Escape from the Magnetosphere of υ andromedae b - a new method to constrain the minimum mass of hot jupiters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for pulsars associated with polarised point sources using LOFAR: Initial discoveries from the TULIPP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.P. O'Sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. V. Erkaev</w:t>
+                <w:t xml:space="preserve">J.R. Callingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. A. Ivanov</w:t>
+                <w:t xml:space="preserve">C.M. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac767⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 661, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03642343v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-arcsecond imaging with the International LOFAR Telescope. II. Completion of the LOFAR Long-Baseline Calibrator Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Radio Emission Escape from the Magnetosphere of υ andromedae b - a new method to constrain the minimum mass of hot jupiters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Erkaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Badole</w:t>
+                <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morgan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Prūsis</w:t>
+                <w:t xml:space="preserve">V. A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140756⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03611702v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03642343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar scintillation studies with LOFAR. I. The census</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris P.W. Verbiest</w:t>
+                <w:t xml:space="preserve">Sub-arcsecond imaging with the International LOFAR Telescope. II. Completion of the LOFAR Long-Baseline Calibrator Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A. Main</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">R. Chhetri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulan Liu</w:t>
+                <w:t xml:space="preserve">K. Prūsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 663, pp.A116. </w:t>
+              <w:t xml:space="preserve">, 2022, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631260v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03611702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NenuFAR Performance for Solar Radio Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsar scintillation studies with LOFAR. I. The census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziwei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris P.W. Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Briand</w:t>
+                <w:t xml:space="preserve">Robert A. Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cecconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Yulan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46620/22-0017⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988076v1</w:t>
+                <w:t xml:space="preserve">hal-03631260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">NenuFAR Performance for Solar Radio Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chrysaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t>
+              <w:t xml:space="preserve">URSI Radio Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46620/22-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315788v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of solar wind variability on pulsar timing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
+                <w:t xml:space="preserve">Pulsars with NenuFAR: Backend and pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647, pp.A84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039846⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143665v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPORADIC RADIO EMISSION OF SPACE OBJECTS AT LOW-FREQUENCIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of solar wind variability on pulsar timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Shaifullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V Zakharenko</w:t>
+                <w:t xml:space="preserve">P. Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V N Karazin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Yu. Yu Mylostna</w:t>
+                <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio physics and radio astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/rpra26.02.099⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367792v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broad-band radio study of PSR J0250+5854: the slowest spinning radio pulsar known</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Agar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 508 (1), pp.1102-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stab2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPORADIC RADIO EMISSION OF SPACE OBJECTS AT LOW-FREQUENCIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V N Karazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. B Ryabov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bonnassieux</w:t>
+                <w:t xml:space="preserve">I. P Kravtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">K. Yu. Yu Mylostna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t>
+              <w:t xml:space="preserve">Radio physics and radio astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (2), pp.99-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/rpra26.02.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03467030v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of shock propagation through turbulent plasma in the solar corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin P Carley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamish A Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7432,13037 +7432,13037 @@
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1acd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of 27 radio-quiet gamma-ray pulsars at 110–190 MHz using the international LOFAR station FR606</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilot study and early results of the cosmic filaments and magnetism survey with NenuFAR: The Coma cluster field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Theureau</w:t>
+                <w:t xml:space="preserve">Etienne Bonnassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kerr</w:t>
+                <w:t xml:space="preserve">Julien N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140841⟩</w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/galaxies9040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321383v1</w:t>
+                <w:t xml:space="preserve">insu-03467030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, υ Andromedae, and τ Boötis using LOFAR beam-formed observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Follow-up of 27 radio-quiet gamma-ray pulsars at 110–190 MHz using the international LOFAR station FR606</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake D Turner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">T.J. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+                <w:t xml:space="preserve">M. Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 645, pp.A59. </w:t>
+              <w:t xml:space="preserve">, 2021, 654, pp.A43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03343501v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MeerKAT telescope as a pulsar facility: System verification and early science results from MeerTime</w:t>
+                <w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, υ Andromedae, and τ Boötis using LOFAR beam-formed observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bailes</w:t>
+                <w:t xml:space="preserve">Jake D Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jameson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N.D.R. Bhat</w:t>
+                <w:t xml:space="preserve">Joseph Lazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pasa.2020.19⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 645, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870811v1</w:t>
+                <w:t xml:space="preserve">insu-03343501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Loh</w:t>
+                <w:t xml:space="preserve">The MeerKAT telescope as a pulsar facility: System verification and early science results from MeerTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bailes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Sidaner</w:t>
+                <w:t xml:space="preserve">A. Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Savalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+                <w:t xml:space="preserve">N.D.R. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.e028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pasa.2020.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228972v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey: Timing of 21 pulsars including the first binary pulsar discovered with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W.T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 492 (4), pp.5878-5896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion measure variability for 36 millisecond pulsars at 150 MHz with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Donner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Tiburzi</w:t>
+                <w:t xml:space="preserve">S. Osłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Künsemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 644, pp.A153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LOFAR census of non-recycled pulsars: extending to frequencies below 80 MHz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Theureau</w:t>
+                <w:t xml:space="preserve">MASER: A Science Ready Toolbox for Low Frequency Radio Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Sidaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Savalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936627⟩</w:t>
+              <w:t xml:space="preserve">CODATA Data Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/dsj-2020-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350055v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A census of the pulsar population observed with the international LOFAR station FR606 at low frequencies (25–80 MHz)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A LOFAR census of non-recycled pulsars: extending to frequencies below 80 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Theureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936829⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518066v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LOFAR observation of ionospheric scintillation from two simultaneous travelling ionospheric disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fallows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Astin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Allbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/swsc/2020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02893065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR 144-MHz follow-up observations of GW170817</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nissanke</w:t>
+                <w:t xml:space="preserve">A census of the pulsar population observed with the international LOFAR station FR606 at low frequencies (25–80 MHz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa950⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557824v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Characterization of 20 pulsar discoveries and their single-pulse behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR 144-MHz follow-up observations of GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Shimwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gourdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Michilli</w:t>
+                <w:t xml:space="preserve">A. Rowlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bassa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+                <w:t xml:space="preserve">S. Nissanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 491 (1), pp.725-739. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2997⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 494 (4), pp.5110-5117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02407092v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR beam-formed observations: Jupiter as an exoplanet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Characterization of 20 pulsar discoveries and their single-pulse behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iaroslavna Vasylieva</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W.T. J Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832848⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 491 (1), pp.725-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102870v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02407092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of existing solar wind models for pulsar timing corrections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G.H. Janssen</w:t>
+                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR beam-formed observations: Jupiter as an exoplanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake D Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Anderson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iaroslavna Vasylieva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 487 (1), pp.394-408. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, A40 (17 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188886v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Fields of Extrasolar Planets: Planetary Interiors and Habitability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Lazio</w:t>
+                <w:t xml:space="preserve">Low-frequency Faraday rotation measures towards pulsars using LOFAR: probing the 3D Galactic halo magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hallinan</w:t>
+                <w:t xml:space="preserve">A. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Airapetian</w:t>
+                <w:t xml:space="preserve">J W T Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Brain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. E. Clarke</w:t>
+                <w:t xml:space="preserve">A Karastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astro2020: Decadal Survey on Astronomy and Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1803.06487⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 484 (3), pp.3646-3664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03563837v1</w:t>
+                <w:t xml:space="preserve">insu-02149819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying transient and variable sources in radio images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rowlinson</w:t>
+                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Survey overview and initial pulsar discoveries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sanidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stewart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.W. Broderick</w:t>
+                <w:t xml:space="preserve">J. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Swinbank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Wijers</w:t>
+                <w:t xml:space="preserve">V. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 626, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02123783v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02177943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting exoplanets with FAST?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
+                <w:t xml:space="preserve">On the usefulness of existing solar wind models for pulsar timing corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Shaifullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien N. Girard</w:t>
+                <w:t xml:space="preserve">J.M. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Astronomy and Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-4527/19/2/23⟩</w:t>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 487 (1), pp.394-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02080310v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency Faraday rotation measures towards pulsars using LOFAR: probing the 3D Galactic halo magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Sobey</w:t>
+                <w:t xml:space="preserve">Magnetic Fields of Extrasolar Planets: Planetary Interiors and Habitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hallinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Airapetian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bilous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">D. A. Brain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J W T Hessels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Karastergiou</w:t>
+                <w:t xml:space="preserve">T. E. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz214⟩</w:t>
+              <w:t xml:space="preserve">Astro2020: Decadal Survey on Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp. 3522-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1803.06487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02149819v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03563837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Tied-Array All-Sky Survey (LOTAAS): Survey overview and initial pulsar discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying transient and variable sources in radio images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sanidas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bassa</w:t>
+                <w:t xml:space="preserve">J.D. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hessels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Kondratiev</w:t>
+                <w:t xml:space="preserve">A. Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935609⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02177943v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02123783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FRATS project: real-time searches for fast radio bursts and other fast transients with LOFAR at 135 MHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting exoplanets with FAST?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. ter Veen</w:t>
+                <w:t xml:space="preserve">Laurent Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J E Enriquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M van den Akker</w:t>
+                <w:t xml:space="preserve">Julien N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732515⟩</w:t>
+              <w:t xml:space="preserve">Research in Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-4527/19/2/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02083481v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02080310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needle-like structures discovered on positively charged lightning branches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FRATS project: real-time searches for fast radio bursts and other fast transients with LOFAR at 135 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. ter Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J E Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Falcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. M Hare</w:t>
+                <w:t xml:space="preserve">J P Rachen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scholten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Buitink</w:t>
+                <w:t xml:space="preserve">M van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1086-6⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02149526v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02083481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of frequency-dependent, time-variable dispersion measures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Osłowski</w:t>
+                <w:t xml:space="preserve">Needle-like structures discovered on positively charged lightning branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Michilli</w:t>
+                <w:t xml:space="preserve">T. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834059⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568 (7752), pp.360-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051545v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02149526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the accuracy of the ionospheric Faraday rotation corrections through LOFAR observations of bright northern pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. K. Porayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiburzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. W. Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Horneffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 483 (3), pp.4100-4113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sty3324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02177535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock location and CME 3D reconstruction of a solar type II radio burst with LOFAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Morosan</w:t>
+                <w:t xml:space="preserve">First detection of frequency-dependent, time-variable dispersion measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P.W. Verbiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiburzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Osłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rouillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Gallagher</w:t>
+                <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615 (A89), pp.A89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732308⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01862977v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of synchronous X-ray and radio moding of PSR B0823+26</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock location and CME 3D reconstruction of a solar type II radio burst with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hermsen</w:t>
+                <w:t xml:space="preserve">R. Fallows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kuiper</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Mitra</w:t>
+                <w:t xml:space="preserve">P. Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2075⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615 (A89), pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944901v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01862977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of an electron beam through the solar corona with LOFAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Steinmetz</w:t>
+                <w:t xml:space="preserve">Supermassive hot Jupiters provide more favourable conditions for the generation of radio emission via the cyclotron maser instability – a case study based on Tau Bootis b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. V. Erkaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Odert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629017⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 480 (3), pp.3680-3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01897905v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02177017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFI flagging implications for short-duration transients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Swinbank</w:t>
+                <w:t xml:space="preserve">The Low-Frequency Radio Eclipses of the Black Widow Pulsar J1810+1744</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Polzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (2), pp.1968-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01778969v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Low-Frequency Radio Eclipses of the Black Widow Pulsar J1810+1744</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B.W. Stappers</w:t>
+                <w:t xml:space="preserve">Discovery of synchronous X-ray and radio moding of PSR B0823+26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hermsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W.T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 476 (2), pp.1968-1981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty349⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 480 (3), pp.3655-3670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty2075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714265v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supermassive hot Jupiters provide more favourable conditions for the generation of radio emission via the cyclotron maser instability – a case study based on Tau Bootis b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Tracking of an electron beam through the solar corona with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Breitling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aurass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty2079⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 611, pp.Article number A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02177017v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01897905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR 150-MHz observations of SS 433 and W 50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.W. Broderick</w:t>
+                <w:t xml:space="preserve">RFI flagging implications for short-duration transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rowlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.P. Fender</w:t>
+                <w:t xml:space="preserve">R. Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. A. Miller-Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.J. Stewart</w:t>
+                <w:t xml:space="preserve">J. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty081⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730032v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01778969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR Discovery of a 23.5 s Radio Pulsar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cooper</w:t>
+                <w:t xml:space="preserve">LOFAR 150-MHz observations of SS 433 and W 50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. A. Miller-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Dijkema</w:t>
+                <w:t xml:space="preserve">S.A. Trushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Esposito</w:t>
+                <w:t xml:space="preserve">A.J. Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 866 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (4), pp.5360-5377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aade88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880714v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency pulse profile variation in PSR B2217+47: evidence for echoes from the interstellar medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Michilli</w:t>
+                <w:t xml:space="preserve">LOFAR Discovery of a 23.5 s Radio Pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. T. Hessels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">T.J. Dijkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Serylak</w:t>
+                <w:t xml:space="preserve">P. Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 476, pp.2704. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 866 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aade88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719635v1</w:t>
+                <w:t xml:space="preserve">hal-01880714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Radio Absorption in Cassiopeia A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency pulse profile variation in PSR B2217+47: evidence for echoes from the interstellar medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arias</w:t>
+                <w:t xml:space="preserve">J.W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R.B. R. Oonk</w:t>
+                <w:t xml:space="preserve">M. Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732411⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476, pp.2704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704929v1</w:t>
+                <w:t xml:space="preserve">hal-01719635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How expanded ionospheres of Hot Jupiters can prevent escape of radio emission generated by the cyclotron maser instability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Lammer</w:t>
+                <w:t xml:space="preserve">Low-Frequency Radio Absorption in Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Gasperin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. F. F Shaikhislamov</w:t>
+                <w:t xml:space="preserve">P. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. M Chadney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. L. L Khodachenko</w:t>
+                <w:t xml:space="preserve">R.B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1099⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575999v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millisecond pulsar discovery in a survey of unidentified Fermi $\gamma$-ray sources with LOFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How expanded ionospheres of Hot Jupiters can prevent escape of radio emission generated by the cyclotron maser instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. F Shaikhislamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Pleunis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+                <w:t xml:space="preserve">J. M. M Chadney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Camilo</w:t>
+                <w:t xml:space="preserve">M. L. L Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 846 (2), pp.L19. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (3), pp.3505 - 3517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa83ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645729v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering analysis of LOFAR pulsar observations</w:t>
+                <w:t xml:space="preserve">A millisecond pulsar discovery in a survey of unidentified Fermi $\gamma$-ray sources with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Geyer</w:t>
+                <w:t xml:space="preserve">Z. Pleunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Bassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W.T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karastergiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Kramer</w:t>
+                <w:t xml:space="preserve">F. Camilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1151⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 846 (2), pp.L19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa83ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01576018v1</w:t>
+                <w:t xml:space="preserve">hal-01645729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association of a J -burst with a solar jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Fallows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E. Morosan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 606 (A81), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01629172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LOFAR detection of the low mass young star T Tau at 149 MHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering analysis of LOFAR pulsar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colm P. Coughlan</w:t>
+                <w:t xml:space="preserve">K. Zagkouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachael E. Ainsworth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Drabent</w:t>
+                <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/834/2/206⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 470 (3), pp.2659-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01526723v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01576018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray properties of the mode-switching pulsar PSR B0943+10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mereghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, International Conference Physics of Neutron Stars - 2017. 50 years after. 10–14 July 2017, St. Petersburg, Russian Federation, 932, pp.012009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/932/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A LOFAR detection of the low mass young star T Tau at 149 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm P. Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael E. Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Eislöffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zakharenko</w:t>
+                <w:t xml:space="preserve">Matthias Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Konovalenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Sidorchuk</w:t>
+                <w:t xml:space="preserve">Alexander Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 834 (2), 206 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/834/2/206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415521v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01526723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep campaign to characterize the synchronous radio/X-ray mode switching of PSR B0943+10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A LOFAR census of non-recycled pulsars: average profiles, dispersion measures, flux densities, and spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mereghetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Hermsen</w:t>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/21⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591 (A134), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01400553v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
+                <w:t xml:space="preserve">LBCS: The LOFAR Long-Baseline Calibrator Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Tagore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier, Moldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Deller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E E Varenius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 595, 14 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321898v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01433110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Imaging Jupiter’s radiation belts down to 127 MHz with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Ulyanov</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03573500v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR imaging of Cygnus A – direct detection of a turnover in the hotspot radio spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR MSSS: detection of a low-frequency radio transient in 400 h of monitoring of the North Celestial Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mckean</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">T. Muñoz-Darias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 463 (3), pp.3143 - 3150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2105⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 456 (3), pp.2321-2342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363888v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Signatures Of Transient Mass Loss in Active Stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Eislöffel</w:t>
+                <w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sidorchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/830/1/24⟩</w:t>
+              <w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01400527v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBCS: The LOFAR Long-Baseline Calibrator Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E E Varenius</w:t>
+                <w:t xml:space="preserve">A deep campaign to characterize the synchronous radio/X-ray mode switching of PSR B0943+10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mereghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tiengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629016⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 831 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01433110v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Jupiter’s radiation belts down to 127 MHz with LOFAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The modern radio astronomy network in Ukraine: UTR-2, URAN and GURT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. de Pater</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527518⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.11-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-016-9498-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01351256v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LOFAR census of non-recycled pulsars: average profiles, dispersion measures, flux densities, and spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">LOFAR imaging of Cygnus A – direct detection of a turnover in the hotspot radio spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mckean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vegetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527702⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463 (3), pp.3143 - 3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360944v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01363888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods to constrain the radio transient rate: results from a survey of four fields with LOFAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Search for Signatures Of Transient Mass Loss in Active Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M K Crosley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Osten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J W Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Carbone</w:t>
+                <w:t xml:space="preserve">Stéphane Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. van Der Horst</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Rowlinson</w:t>
+                <w:t xml:space="preserve">J Eislöffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw539⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 830 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/830/1/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01338196v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactic cosmic rays on extrasolar Earth-like planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">New methods to constrain the radio transient rate: results from a survey of four fields with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. van Der Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. M. J. Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">J. D. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stadelmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rowlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425452⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459, pp.3161-3174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321757v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01338196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Corrigendum: A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Buitink</w:t>
+                <w:t xml:space="preserve">Galactic cosmic rays on extrasolar Earth-like planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stadelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Corstanje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Falcke</w:t>
+                <w:t xml:space="preserve">J. L. Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hörandel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Atri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18936⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587, pp.A159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462518v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A LOFAR census of millisecond pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. W. Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Bilous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 585 (A128), 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01321934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Falcke</w:t>
+                <w:t xml:space="preserve">Simultaneous radio and X-ray observations of PSR B0611+22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Rajwade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Hörandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Huege</w:t>
+                <w:t xml:space="preserve">A A Seymour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Lorimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A A Karastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16976⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (3), pp.2518 - 2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01321748v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous radio and X-ray observations of PSR B0611+22</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M A Lorimer</w:t>
+                <w:t xml:space="preserve">Correction: Corrigendum: A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Karastergiou</w:t>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A Serylak</w:t>
+                <w:t xml:space="preserve">J. Hörandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1858⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 537 (7621), pp.572-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388843v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band, low-frequency pulse profiles of 100 radio pulsars with LOFAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.W.T. J Hessels</w:t>
+                <w:t xml:space="preserve">A large light-mass component of cosmic rays at 1017–1017.5 electronvolts from radio observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.W W Stappers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M M Kramer</w:t>
+                <w:t xml:space="preserve">J. R. Hörandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425196⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 531 (7592), pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01467174v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital and superorbital variability of LS I +61 303 at low radio frequencies with GMRT and LOFAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. D. Swinbank</w:t>
+                <w:t xml:space="preserve">Low-radio-frequency eclipses of the redback pulsar J2215+5135 observed in the image plane with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Broderick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rowlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 456 (2), pp.1791-1802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv2771⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 459, pp.2681-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01338384v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01338263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-radio-frequency eclipses of the redback pulsar J2215+5135 observed in the image plane with LOFAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Rowlinson</w:t>
+                <w:t xml:space="preserve">Orbital and superorbital variability of LS I +61 303 at low radio frequencies with GMRT and LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Ishwara-Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 459, pp.2681-2689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw794⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 456 (2), pp.1791-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv2771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01338263v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01338384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric effects of stellar cosmic rays on Earth-like exoplanets orbiting M-dwarfs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Wide-band, low-frequency pulse profiles of 100 radio pulsars with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W.T. J Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rauer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.W W Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425602⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586 (A92), 34 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01351244v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01467174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Orrù</w:t>
+                <w:t xml:space="preserve">Atmospheric effects of stellar cosmic rays on Earth-like exoplanets orbiting M-dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S van Velzen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323421v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide-field LOFAR imaging of the field around the double-double radio galaxy B1834+620</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vedantham</w:t>
+                <w:t xml:space="preserve">S Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koopmans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Brentjens</w:t>
+                <w:t xml:space="preserve">R Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 584, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182168v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lunar occultation of the diffuse radio sky: LOFAR measurements between 35 and 80 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vedantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shulevski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Morganti</w:t>
+                <w:t xml:space="preserve">S. Wijnholds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D. Barthel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+                <w:t xml:space="preserve">M. Brentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 450 (3), pp.2291 - 2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01170435v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. H. Heald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Carbone</w:t>
+                <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01343089v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01181227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. e. Enriquez</w:t>
+                <w:t xml:space="preserve">Pulsar polarisation below 200 MHz: Average profiles and propagation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. I. Kondratiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. W. Verbiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01170445v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on Fast Radio Bursts at 145 MHz with ARTEMIS, a real-time software backend</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Astronomy Astrophysics Galactic cosmic rays on extrasolar Earth-like planets I. Cosmic ray flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Atri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv1306⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 581, A44 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323135v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01255341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar polarisation below 200 MHz: Average profiles and propagation effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. P. W. Verbiest</w:t>
+                <w:t xml:space="preserve">The peculiar radio galaxy 4C 35.06: a case for recurrent AGN activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shulevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 576, pp.A62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425186⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 579, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182209v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astronomy Astrophysics Galactic cosmic rays on extrasolar Earth-like planets I. Cosmic ray flux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing Atmospheric Electric Fields in Thunderstorms through Radio Emission from Cosmic-Ray-Induced Air Showers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. n. g. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. e. Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425451⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (165001), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.165001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01255341v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01170445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of the radio wavefront of extensive air showers as measured with LOFAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Enriquez</w:t>
+                <w:t xml:space="preserve">The LOFAR Multifrequency Snapshot Sky Survey (MSSS). I. Survey description and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. H. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2014.06.001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01181227v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01343089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR sparse image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits on Fast Radio Bursts at 145 MHz with ARTEMIS, a real-time software backend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chennamangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Armour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Garsden</w:t>
+                <w:t xml:space="preserve">C. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N Girard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Tasse</w:t>
+                <w:t xml:space="preserve">B. Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424504⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 452 (2), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01169967v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes (Corrigendum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR sparse image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Garsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">J.L. Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Bruyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Noutsos</w:t>
+                <w:t xml:space="preserve">C Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 581 (A58), 13 p. </w:t>
+              <w:t xml:space="preserve">, 2015, 575, pp.A90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01370009v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01169967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
+                <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moldón</w:t>
+                <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sobey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. T. Deller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Drabent</w:t>
+                <w:t xml:space="preserve">G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 574, pp.A73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 581 (A58), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01323110v1</w:t>
+                <w:t xml:space="preserve">insu-01370009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOFAR discovery of a quiet emission mode in PSR B0823+26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. J. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weltevrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 451 (3), pp.2493-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stv1066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01323239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR tied-array imaging and spectroscopy of solar S bursts*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. E. Morosan</w:t>
+                <w:t xml:space="preserve">The LOFAR long baseline snapshot calibrator survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moldón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Gallagher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Zucca</w:t>
+                <w:t xml:space="preserve">A. T. Deller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wucknitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O’flannagain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Fallows</w:t>
+                <w:t xml:space="preserve">A. Drabent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 580, pp.A65. </w:t>
+              <w:t xml:space="preserve">, 2015, 574, pp.A73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323436v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR Transients Pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR tied-array imaging and spectroscopy of solar S bursts*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D. Swinbank</w:t>
+                <w:t xml:space="preserve">P. T. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim D. Staley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonia Rowlinson</w:t>
+                <w:t xml:space="preserve">A. O’flannagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fallows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ascom.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01178502v1</w:t>
+                <w:t xml:space="preserve">insu-01323436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR tied-array imaging of Type III solar radio bursts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Fallows</w:t>
+                <w:t xml:space="preserve">The LOFAR Transients Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Swinbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D. Staley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs J. Molenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. Carley</w:t>
+                <w:t xml:space="preserve">Evert Rol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Rowlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423936⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (Part A), pp.25-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ascom.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01336001v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01178502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thijs Coenen</w:t>
+                <w:t xml:space="preserve">LOFAR tied-array imaging of Type III solar radio bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Morosan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fallows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
+                <w:t xml:space="preserve">E. P. Carley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 568 (A67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01277801v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01336001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. M. B. Asad</w:t>
+                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 437 (4), pp.3506-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01280138v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of carbon radio recombination lines in absorption towards Cygnus A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. G. G. M. Tielens</w:t>
+                <w:t xml:space="preserve">The LOFAR pilot surveys for pulsars and fast radio transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeri van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben W. Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav I. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2158⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01284745v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01277801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR observations of PSR B0943+10: profile evolution and discovery of a systematically changing profile delay in Bright mode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Kondratiev</w:t>
+                <w:t xml:space="preserve">Initial LOFAR observations of epoch of reionization windows II. Diffuse polarized emission in the ELAIS-N1 field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Stappers</w:t>
+                <w:t xml:space="preserve">F. B. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. M. B. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 572, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424425⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 568, pp.A101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01178610v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01280138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tasse</w:t>
+                <w:t xml:space="preserve">LOFAR observations of PSR B0943+10: profile evolution and discovery of a systematically changing profile delay in Bright mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bilous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kondratiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. A. Rottgering</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. A. Rafferty</w:t>
+                <w:t xml:space="preserve">J. Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/2/82⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 572, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01284922v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01178610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR low-band antenna observations of the 3C295 and Bootes fields: source counts and ultra-steep spectrum sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Konovalenko</w:t>
+                <w:t xml:space="preserve">H. J. A. Rottgering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.N. Kalinichenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Fischer</w:t>
+                <w:t xml:space="preserve">D. A. Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 793 (2), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/2/82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01351051v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01284922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+                <w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Kalinichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.O. Rucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zaroubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
+                <w:t xml:space="preserve">G. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224 (1), pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01291191v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The brightness and spatial distributions of terrestrial radio sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Asgekar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. E. Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yatawatta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. Mckean</w:t>
+                <w:t xml:space="preserve">S. J. Wijnholds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 435, pp.584-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01286281v1</w:t>
+                <w:t xml:space="preserve">insu-01291191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of decametre-wavelength pulsed radio emission of 40 known pulsars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. V. Zakharenko</w:t>
+                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Offringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. de Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Diepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Y. Vasylieva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Serylak</w:t>
+                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt470⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01258465v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactic Cosmic Ray–Induced Radiation Dose on Terrestrial Exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iacobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Atri</w:t>
+                <w:t xml:space="preserve">M. Haverkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orrú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hariharan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (10), pp. 910-919. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2013.1052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01258020v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LOFAR radio environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LOFAR detections of low-frequency radio recombination lines towards Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Diepen</w:t>
+                <w:t xml:space="preserve">Ashish Asgekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. R. Oonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Martinez-Ruby</w:t>
+                <w:t xml:space="preserve">S. Yatawatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. van Weeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 549, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220293⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 551 (L11), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201221001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289809v1</w:t>
+                <w:t xml:space="preserve">insu-01286281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Galactic interstellar turbulence through fluctuations in synchrotron emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Iacobelli</w:t>
+                <w:t xml:space="preserve">Detection of decametre-wavelength pulsed radio emission of 40 known pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haverkorn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+                <w:t xml:space="preserve">I. Y. Vasylieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anderson</w:t>
+                <w:t xml:space="preserve">A. A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. M. Ulyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 558, pp.A72. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 431 (4), pp.3624-3641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288769v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01258465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR: The LOw-Frequency ARray</w:t>
+                <w:t xml:space="preserve">Galactic Cosmic Ray–Induced Radiation Dose on Terrestrial Exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. van Haarlem</w:t>
+                <w:t xml:space="preserve">Dimitra Atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. W. Wise</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Hariharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220873⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (10), pp. 910-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2013.1052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288431v1</w:t>
+                <w:t xml:space="preserve">insu-01258020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous X-ray and Radio Mode Switches: a Rapid Global Transformation of the Pulsar Magnetosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 339 (6118), pp.436-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1230960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential frequency-dependent delay from the pulsar magnetosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+                <w:t xml:space="preserve">LOFAR: The LOw-Frequency ARray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. van Haarlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alexov</w:t>
+                <w:t xml:space="preserve">A. W. Gunst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Mckean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 552 (A61), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220764⟩</w:t>
+              <w:t xml:space="preserve">, 2013, A2, 53 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288653v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting cosmic rays with the LOFAR radio telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Enriquez</w:t>
+                <w:t xml:space="preserve">Differential frequency-dependent delay from the pulsar magnetosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 560 (A98), 14 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 552 (A61), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01291251v1</w:t>
+                <w:t xml:space="preserve">insu-01288653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial deep LOFAR observations of epoch of reionization windows. I. The north celestial pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Yatawatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Labropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kazemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zaroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 550, pp.A136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating high-precision Faraday rotation measurements for LOFAR and the next generation of low-frequency radio telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sotomayor-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sobey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 552 (A58), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201220728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETOSPHERES OF &amp;quot; HOT JUPITERS &amp;quot; : THE IMPORTANCE OF MAGNETODISKS IN SHAPING A MAGNETOSPHERIC OBSTACLE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Detecting cosmic rays with the LOFAR radio telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Corstanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/70⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 560 (A98), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01351029v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Atmospheric Biomarkers to NOx-Induced Photochemistry Generated by Stellar Cosmic Rays for Earth-like Planets in the Habitable Zone of M Dwarf Stars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAGNETOSPHERES OF &amp;quot; HOT JUPITERS &amp;quot; : THE IMPORTANCE OF MAGNETODISKS IN SHAPING A MAGNETOSPHERIC OBSTACLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Khodachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Alexeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Lee Grenfell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">E Belenkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AST.2011.0682⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 744 (70), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832656v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01351029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Zakharenko</w:t>
+                <w:t xml:space="preserve">Response of Atmospheric Biomarkers to NOx-Induced Photochemistry Generated by Stellar Cosmic Rays for Earth-like Planets in the Habitable Zone of M Dwarf Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lee Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. von Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mylostna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Fischer</w:t>
+                <w:t xml:space="preserve">A. Beate C. Patzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.1109-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AST.2011.0682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03611734v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide-band Simultaneous Observations of Pulsars: Disentangling Dispersion Measure and Profile Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Alexov</w:t>
+                <w:t xml:space="preserve">Ground-based and spacecraft observations of lightning activity on Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zakharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mylostna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218970⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01253922v1</w:t>
+                <w:t xml:space="preserve">insu-03611734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M87 at metre wavelengths: the LOFAR picture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Falcke</w:t>
+                <w:t xml:space="preserve">Wide-band Simultaneous Observations of Pulsars: Disentangling Dispersion Measure and Profile Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Hassall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 547, A56 (20 p.). </w:t>
+              <w:t xml:space="preserve">, 2012, 543, A66 (20 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779117v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01253922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M87 at metre wavelengths: the LOFAR picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Gasperin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Anderson</w:t>
+                <w:t xml:space="preserve">E. Orru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Ardenne</w:t>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 664 (1), pp.171-185. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 547, A56 (20 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01351035v1</w:t>
+                <w:t xml:space="preserve">hal-00779117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary and exoplanetary low frequency radio observations from the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20546,3033 +20546,3167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of planetary radio emissions using large arrays</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimized trigger for ultra-high-energy cosmic-ray and neutrino observations with the low frequency radio array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mevius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011RS004752⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 664 (1), pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298069v1</w:t>
+                <w:t xml:space="preserve">insu-01351035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing pulsars and fast transients with LOFAR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of planetary radio emissions using large arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 530, pp.A80. </w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011RS004752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01310941v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01298069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extreme physical properties of the CoRoT-7b super-Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing pulsars and fast transients with LOFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Stappers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. T. Hessels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alexov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Léger</w:t>
+                <w:t xml:space="preserve">K. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grasset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Albarède</w:t>
+                <w:t xml:space="preserve">T. Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743840v1</w:t>
+                <w:t xml:space="preserve">insu-01310941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comet-like tail-formation of exospheres of hot rocky exoplanets: Possible implications for CoRoT-7b</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The extreme physical properties of the CoRoT-7b super-Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fegley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mura</w:t>
+                <w:t xml:space="preserve">Francis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wurz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Francis Albarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 211, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.015⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 213 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03785606v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen ENA-cloud observation and modeling as a tool to study star-exoplanet interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lammer</w:t>
+                <w:t xml:space="preserve">Comet-like tail-formation of exospheres of hot rocky exoplanets: Possible implications for CoRoT-7b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. G. Kislyakova</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Jean Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10509-011-0604-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01299072v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic Neutral Atoms Around HD 209458b: Estimations of Magnetospheric Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen ENA-cloud observation and modeling as a tool to study star-exoplanet interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Kislyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekenbäck</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Holmström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Khodachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 335 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10509-011-0604-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/709/2/670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00522261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01299072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and atmospheric evolution of habitable planets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic Neutral Atoms Around HD 209458b: Estimations of Magnetospheric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">A. Ekenbäck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holmström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chassefière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2009.0368⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 709, pp.670-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/709/2/670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470583v1</w:t>
+                <w:t xml:space="preserve">hal-00522261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for star-planet interactions within the magnetosphere of HD189733</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical and atmospheric evolution of habitable planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Farès</w:t>
+                <w:t xml:space="preserve">Eric Chassefière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Donati</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Doris Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16715.x⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2009.0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742859v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Saturn Lightnings Recorded by the UTR-2 Radio Telescope and Cassini Spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Y. Mylostna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. O. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Physics and Radio Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03642376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanet status report: Observation, characterization and evolution of exoplanets and their host stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lammer</w:t>
+                <w:t xml:space="preserve">Searching for star-planet interactions within the magnetosphere of HD189733</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hanslmeier</w:t>
+                <w:t xml:space="preserve">Claire Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Schneider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Barthelemy</w:t>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar System Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0038094610040039⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 406, pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16715.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00541870v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the protection of extrasolar Earth-like planets around K/M stars against galactic cosmic rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+                <w:t xml:space="preserve">Exoplanet status report: Observation, characterization and evolution of exoplanets and their host stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hanslmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. K. Stateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Stadelmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar System Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.290-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0038094610040039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.09.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOFAR Transients and the Radio Sky Monitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the protection of extrasolar Earth-like planets around K/M stars against galactic cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fender</w:t>
+                <w:t xml:space="preserve">Anja Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lee Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph A. M. J. Wijers</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U. Motschmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 199, pp.526-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2008.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801952v1</w:t>
+                <w:t xml:space="preserve">hal-03786585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplanetary Space Weather and Its Planetary Connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LOFAR Transients and the Radio Sky Monitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph A. M. J. Wijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Crosby</w:t>
+                <w:t xml:space="preserve">Benjamin W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Bothmer</w:t>
+                <w:t xml:space="preserve">R. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Facius</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xenophon Moussas</w:t>
+                <w:t xml:space="preserve">Michael W. Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742226v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass loss of ``Hot Jupiters''---Implications for CoRoT discoveries. Part I: The importance of magnetospheric protection of a planet against ion loss caused by coronal mass ejections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplanetary Space Weather and Its Planetary Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Crosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Bothmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helmut Lammer</w:t>
+                <w:t xml:space="preserve">Rainer Facius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nikolai V. Erkaev</w:t>
+                <w:t xml:space="preserve">Xenophon Moussas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.07.010⟩</w:t>
+              <w:t xml:space="preserve">Space Weather: The International Journal of Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.01003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007SW000361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03732322v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal Mass Ejection (CME) Activity of Low Mass M Stars as An Important Factor for The Habitability of Terrestrial Exoplanets. I. CME Impact on Expected Magnetospheres of Earth-Like Exoplanets in Close-In Habitable Zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId865" w:history="1">
+                <w:t xml:space="preserve">Mass loss of ``Hot Jupiters''---Implications for CoRoT discoveries. Part I: The importance of magnetospheric protection of a planet against ion loss caused by coronal mass ejections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Langmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Ribas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Leitner</w:t>
+                <w:t xml:space="preserve">Nikolai V. Erkaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.631-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2006.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03742589v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting low-frequency radio fluxes of known extrasolar planets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Coronal Mass Ejection (CME) Activity of Low Mass M Stars as An Important Factor for The Habitability of Terrestrial Exoplanets. I. CME Impact on Expected Magnetospheres of Earth-Like Exoplanets in Close-In Habitable Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077397⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2006.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742577v1</w:t>
+                <w:t xml:space="preserve">hal-03742589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the magnetosphere stellar wind interaction of close-in extrasolar planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55, pp.530-531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker Response to Galactic Cosmic Ray-Induced NO&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt; And The Methane Greenhouse Effect in The Atmosphere of An Earth-Like Planet Orbiting An M Dwarf Star</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Predicting low-frequency radio fluxes of known extrasolar planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beate Patzer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Rauer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanno Spreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2006.0129⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742292v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanetary radio emission under different stellar wind conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Biomarker Response to Galactic Cosmic Ray-Induced NO&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt; And The Methane Greenhouse Effect in The Atmosphere of An Earth-Like Planet Orbiting An M Dwarf Star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lee Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Patzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Preusse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Motschmann</w:t>
+                <w:t xml:space="preserve">Heike Rauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gottfried Mann</w:t>
+                <w:t xml:space="preserve">Antigona Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.618-630. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.208-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2006.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03786098v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could we identify hot Ocean-Planets with CoRoT, Kepler and Doppler velocimetry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chazelas</w:t>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bordé</w:t>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 191 (2), pp.453-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00129739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronal Mass Ejection (CME) Activity of Low Mass M Stars as An Important Factor for The Habitability of Terrestrial Exoplanets. II. CME-Induced Ion Pick Up of Earth-like Exoplanets in Close-In Habitable Zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
+                <w:t xml:space="preserve">Exoplanetary radio emission under different stellar wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Preusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Motschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri N. Kulikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Terada</w:t>
+                <w:t xml:space="preserve">Gottfried Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.618-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2006.0128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786632v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary Magnetic Dynamo Effect on Atmospheric Protection of Early Earth and Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronal Mass Ejection (CME) Activity of Low Mass M Stars as An Important Factor for The Habitability of Terrestrial Exoplanets. II. CME-Induced Ion Pick Up of Earth-like Exoplanets in Close-In Habitable Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dehant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lammer</w:t>
+                <w:t xml:space="preserve">Yuri N. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. N. Kulikov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Breuer</w:t>
+                <w:t xml:space="preserve">N. Terada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-007-9163-9⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.185-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2006.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311119v1</w:t>
+                <w:t xml:space="preserve">hal-03786632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Planetary Magnetic Dynamo Effect on Atmospheric Protection of Early Earth and Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dehant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. N. Kulikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.279-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-007-9163-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effect of tidal locking on the magnetospheric and atmospheric evolution of “Hot Jupiters”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stadelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 425 (2), pp.753-762. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20035684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02947801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23582,6049 +23716,6049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up radio observations of the \tau Boötis exoplanetary system: Preliminary results from NenuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. pp.04048, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25546/104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04796067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the beaming of Io decametric emissions, a remote diagnostic to probe the Io-Jupiter interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Prangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manilo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04089907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cancri, Upsilon Andromedae, and Tau Bootis using LOFAR beam-formed observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. 14 pp., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low-frequency radio telescope NenuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI GASS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the potential of the radio-detection technique for the detection of high-energy gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRC2019 : 36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madison, Wisconsin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.358.0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for exoplanetary radio emission: Jupiter as an exoplanet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR beam-formed observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake D. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iaroslavna Vasylieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Switzerland. p.401-418</w:t>
+              <w:t xml:space="preserve">American Astronomical Society Extreme Solar Systems 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563829v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03563835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR beam-formed observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The search for exoplanetary radio emission: Jupiter as an exoplanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslavna Vasylieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society Extreme Solar Systems 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Switzerland. p.401-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03563835v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for radio emission from the exoplanetary systems 55 Cnc, Upsilon Andromedae, and Tau Boötis using LOFAR beam-formed observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio emission of supermassive hot Jupiters and giant free floating planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Erkaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Odert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03563853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Supermassive Hot Jupiters Providing More Favourable Conditions for Generation of Radio Emission via the Cyclotron Maser Instability? - A Case Study based on Tau Bootis b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai V. Erkaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Odert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.8411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the low-frequency pulse profile of PSR B2217+47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. T. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Serylak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulsar Astrophysics the Next Fifty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. pp.291-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921317010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for exoplanetary radio emission: Jupiter as an exoplanet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Interstellar medium studies below 200 MHz: LOFAR single stations and NenuFAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iaroslavna Iaroslavna</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bondonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Serylak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Theureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pulsar Astrophysics the Next Fifty Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. pp.338-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921317008985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03565616v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03566307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOIRE study report: Towards a low frequency radio interferometer in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Dekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Aerospace Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Big Sky, United States. pp.1-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AERO.2018.8396742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01897749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstellar medium studies below 200 MHz: LOFAR single stations and NenuFAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The search for exoplanetary radio emission: Jupiter as an exoplanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Theureau</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake D. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iaroslavna Iaroslavna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulsar Astrophysics the Next Fifty Years</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. 18 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03566307v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03565616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low-frequency radiotelescope NenuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andree Coffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gran Canaria, France. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02176748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOIRE Study Report: Towards a low frequency radio interferometer in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Dekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.3648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASER: a toolbox for low frequency radio astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. W. Piker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Sidaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pasadena, California, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASER: A Tool Box for Solar System Low Frequency Radio Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Sidaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Savalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary Science Informatics and Data Analytics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, St. Louis, Missouri, Etats-Unis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency pulsar observations with the international LOFAR station FR606</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Serylak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulsar Astrophysics the Next Fifty Years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. pp.313-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921317009656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03566308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-rays from the mode-switching PSR B0943+10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mereghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tiengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hermsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU Symposium 337</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Jodrell Bank Observatory, United Kingdom. pp.62-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921317009504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR low-frequency beam-formed observations: Data pipeline and preliminary results for the 55 Cnc system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Search for Radio Emission from Exoplanets Using LOFAR Low-Frequency Beam-Formed Observations: Preliminary Results on the 55 CNC System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Vasylieva</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Vasylieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AASTCS5 Radio Exploration of Planetary Habitability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Palm Springs, United States. pp.2247-2302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568968v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Radio Emission from Exoplanets Using LOFAR Low-Frequency Beam-Formed Observations: Preliminary Results on the 55 CNC System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The search for radio emission from exoplanets using LOFAR low-frequency beam-formed observations: Data pipeline and preliminary results for the 55 Cnc system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iana Vasylieva</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vasylieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AASTCS5 Radio Exploration of Planetary Habitability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.301-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/PRE8s301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568125v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Expanded Ionospheres of Hot Jupiters Can Prevent Escape of Radio Emission Generated by the Cyclotron Maser Instability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua M. Chadney</w:t>
+                <w:t xml:space="preserve">Measuring the expansion velocity of the outflows of LS I +61 303 through low-frequency radio observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Ishwara-Chandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Swinbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Meeting on High Energy Gamma-Ray Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.UNSP 040018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4968922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568150v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01576676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the expansion velocity of the outflows of LS I +61 303 through low-frequency radio observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John D. Swinbank</w:t>
+                <w:t xml:space="preserve">How Expanded Ionospheres of Hot Jupiters Can Prevent Escape of Radio Emission Generated by the Cyclotron Maser Instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildar F. Shaikhislamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Erkaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua M. Chadney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting on High Energy Gamma-Ray Astronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.7578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01576676v1</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Cyclotron Maser Instability in Magnetospheres of Hot Jupiters - Influence of ionosphere models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. -F. Shaikhislamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Chadney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Erkaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.317-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/PRE8s317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03568967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for radio emission from giant exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary Radio Emissions VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.285-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/PRE8s285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03568969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-antenna observations in the low-frequency radio astronomy of solar system objects and related topics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.O. Rucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Planetary, Solar and Heliospheric Radio Emissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Graz, Austria. pp.467-478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/PRE8s467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences pour les Exoplanètes et les Systèmes Planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Balança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-of-the-art of low frequency radio astronomy, relevant antenna systems and international cooperation in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Ulyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sidorchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICATT’15 - X International Conference on Antenna Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. pp.217-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences for Exoplanets and Planetary Systems : web sites and E-learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Kharkiv, Ukraine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804397v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NenuFAR: Instrument description and science case</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection Methods and Relevance of Exoplanetary Magnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Antenna Theory and Techniques (ICATT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICATT.2015.7136773⟩</w:t>
+              <w:t xml:space="preserve">Characterizing Stellar and Exoplanetary Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, Unknown Region. pp.213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09749-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196457v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03577164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Methods and Relevance of Exoplanetary Magnetic Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sciences for Exoplanets and Planetary Systems : web sites and E-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Balança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bénilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Characterizing Stellar and Exoplanetary Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-748-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03577164v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar system radio emissions studies with the largest low-frequency radio telescopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kolyadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.2581-2650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03577344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy galactic cosmic rays in the magnetospheres of terrestrial exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stadelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Grenfell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. C. Patzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioastronomy with Lofar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JS'11 “The Next Generation Radiotelescopes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2011.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02507743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exoplanet Magnetic Field Estimation via Energetic Neutral Atoms (ENAs) and Hydrogen Cloud Observations and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Kislyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Holmström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Planetary, Solar and Heliospheric Radio Emissions (PRE VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Graz, Austria. pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetopause position in the case of an expanding ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Motschmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, à renseigner, Unknown Region. pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search of planetary and stellar decameter wavelength radio emissions by the use of the world largest radio telescope</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radio-Exopla collaboration, Ground based detection and study of Saturn Electrostatic Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al. Et Al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2008-A-08201</w:t>
+              <w:t xml:space="preserve">EGU2008-A-09440</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803905v1</w:t>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-Exopla collaboration, Ground based detection and study of Saturn Electrostatic Discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The search of planetary and stellar decameter wavelength radio emissions by the use of the world largest radio telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A. Konovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut O. Rucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2008-A-09440</w:t>
+              <w:t xml:space="preserve">EGU2008-A-08201</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803900v1</w:t>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-Exopla collaboration, Ground based detection and study of Saturn Electrostatic Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Konovalenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al. Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2008-A-09350</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The search for radio emission from Extrasolar Planets with LOFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Spreeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Astrophysics in the LOFAR era »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Emmen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting low-frequency radio fluxes of known extrasolar planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Spreeuw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Planetary Science Congress, EPSC2007, Session M1 :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting low-frequency radio fluxes from known extrasolar planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanno Spreeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Predicting low-frequency radio fluxes from known extrasolar planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Kerastari, Tripolis, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of exoplanetary radio emissions as an observation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Motschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Glassmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gottfried Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut O. Rucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth Anniversary of 51 Peg-b: Status of and prospects for hot Jupiter studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Observatoire de Haute Provence, France, France. pp.259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of galactic cosmic Rays on extrasolar Earth-like Planets in close-in habitable Zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Expected Characteristics for exoplanetary radio Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanno Spreeuw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.323</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809504v1</w:t>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected Characteristics for exoplanetary radio Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Impact of galactic cosmic Rays on extrasolar Earth-like Planets in close-in habitable Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grenfell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Patzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.322</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809659v1</w:t>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric erosion of weakly magnetized Hot Jupiter's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helfried K. Biernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On atmospheric erosion of Earth-like exoplanets induced by stellar radiation and plasma in close-in habitable zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert I. M. Lichtenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri N. Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Transients Key Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph A. M. J. Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael W. Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Microquasar Workshop: Microquasars and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Como, Italy, Italy. pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of galactic cosmic rays on extrasolar Earth-like planets in close-in habitable zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Stadelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1039" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belisheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Motschmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands. pp.305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1038" w:history="1">
+            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03802531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitability of Earth-like exoplanets under the action of host stars intensive CME activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim L. Khodachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Ribas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39TH ESLAB Symposium on Trends in Space Science and Cosmic Vision 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Noordwijk, Netherlands. pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29634,163 +29768,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Transients Key Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Stappers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Wijers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of VI Microquasar Workshop: Microquasars and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Como, Italy. arXiv, ASTRON, The Netherlands, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.astro-ph/0611298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03803508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29800,156 +29934,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1051" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29959,236 +30093,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Exoplanet Research: Radio Detection and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Exoplanets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3269-3283, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-55333-7_159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of LOFAR Data in HDF5 Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alexov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. ter Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van den Akker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Ballester &amp; D. Egret &amp; N.P.F. Lorente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical data analysis software and systems XXI: proceedings of a conference held at Marriott Rive Gauche Conference Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 461, San Francisco: Astronomical Society of the Pacific, pp.283-286, 2012, 9781583818046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01335837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30198,147 +30332,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LOFAR Transients Key Project (TKP) project plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heino Falcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-03826363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30348,615 +30482,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double dipole geometry for PSR~J0740+6620</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D González-Caniulef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsar B1237+25 Aberration/Retardation Analysis from Decimeter to Decameter Wavelength: Challenge to &amp;quot;Radius-to-Frequency Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna M Rankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav Zakharenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Ulyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Kravtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratik Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1069" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science Using Single-Pulse Exploration with Combined Telescopes (SUSPECT) I. The mode-switching, flaring, and single-pulse morphology of PSR B1822-09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Surnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1075" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First upper limits on the 21-cm signal power spectrum from the Cosmic Dawn from one night of observations with NenuFAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Munshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.V.E Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R Offringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Semelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second data release from the European Pulsar Timing Array IV. Search for continuous gravitational wave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Arumugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bagchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30966,114 +31100,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the magnetosphere-stellar wind interaction of close-in extrasolar planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathias Griessmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Technische Universität Braunschweig, 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00116842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1081"/>
+      <w:footerReference w:type="default" r:id="rId1084"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31220,51 +31354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05549506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thongmeearkom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05524761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Hardcastle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Shimwell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02757-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05185244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Ulyanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiburzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shevtsova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konovalenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0884591325040051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Porayko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Usynina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terol-Calvo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin Camalich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Shaifullah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.062005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parthasarathy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiburzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C Susarla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2727" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmonte D&#237;az" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phosrisom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1544" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346654" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gonz&#225;lez-Caniulef" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jankowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555574" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iraci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalumeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W Verbiest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Possenti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05006442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jankowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuresh Surnis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munshi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G Mertens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V.E Koopmans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mevius" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Offringa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554763" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04480297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munshi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Mertens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V E Koopmans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Offringa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348329" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G Dodge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Breton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Clark" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burgay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Strader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446854v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana C Ni&#355;u" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Keith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiburzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Br&#252;ggen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Champion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae220" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Mertens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450465e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160156v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Antoniadis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arumugam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arumugam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auclair" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347433" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thongmeearkom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nieder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae787" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agazie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anumarlapudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Archibald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad36be" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450740" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D. Turner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450095" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoniadis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arumugam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348568" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F Keane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450680" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451530" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#233;tri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346913" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346844" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S Bak Nielsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Bassa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthereau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346841" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936204v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridolfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stappers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Smarra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goncharov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892290v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wateren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Bassa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooper" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245122" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Coles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P.W. Verbiest" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Moochickal Ambalappat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346842" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Quelquejay Leclere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Babak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chalumeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le A Steer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.123527" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925287v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3742" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falxa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T Baker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;csy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad812" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. C. Freire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ransom" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202143006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin K. Louis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mckenna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzac005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Barr" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372918v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bilous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennucci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142242" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030160" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. O'Sullivan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Callingham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Tan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142636" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642343v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Erkaev" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Ivanov" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac767" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Main" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Liu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142980" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cecconi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chrysaphi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shaifullah" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Verbiest" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039846" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Zakharenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Karazin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Ryabov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P Kravtsov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yu. Yu Mylostna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/rpra26.02.099" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Agar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bondonneau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2496" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343501v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D Turner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lazio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937201" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870811v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D.R. Bhat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2020.19" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa113" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Donner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Os&#322;owski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;nsem&#246;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039517" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350055v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936627" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518066v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936829" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893065v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fallows" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Forte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Astin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allbrook" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Arnold" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020010" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Broderick" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gourdji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowlinson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nissanke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa950" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407092v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Michilli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2997" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102870v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslavna Vasylieva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832848" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188886v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Janssen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1278" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563837v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallinan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airapetian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Brain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Clarke" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.06487" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123783v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stewart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Swinbank" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijers" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2019.03.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080310v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/19/2/23" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149819v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilous" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W T Hessels" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karastergiou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz214" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177943v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanidas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hessels" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kondratiev" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935609" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02083481v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Enriquez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rachen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van den Akker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732515" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051545v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michilli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834059" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177535v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Porayko" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. W. Verbiest" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3324" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862977v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morosan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallagher" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732308" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944901v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2075" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778969v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cendes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prasad" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swinbank" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2018.04.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714265v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Polzin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Clarke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty349" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177017v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2079" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730032v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Fender" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. A. Miller-Jones" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Trushkin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty081" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880714v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dijkema" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade88" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719635v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. T. Hessels" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serylak" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty368" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575999v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. F Shaikhislamov" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Chadney" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. L Khodachenko" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1099" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645729v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pleunis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa83ff" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576018v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geyer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Kondratiev" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zagkouris" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1151" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526723v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm P. Coughlan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael E. Ainsworth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eisl&#246;ffel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoeft" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Drabent" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/206" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940787v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiengo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/932/1/012009" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400553v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereghetti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuiper" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiengo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hessels" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermsen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/21" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400527v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Crosley" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Osten" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Broderick" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eisl&#246;ffel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/1/24" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01433110v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tagore" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier, Moldon" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Deller" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Varenius" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629016" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360944v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Bilous" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527702" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338196v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carbone" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. van Der Horst" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. M. J. Wijers" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Swinbank" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rowlinson" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw539" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321757v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stadelmann" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Grenfell" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425452" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321934v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527178" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388843v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Rajwade" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Seymour" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lorimer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Karastergiou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serylak" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1858" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338384v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcote" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rib&#243;" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paredes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Ishwara-Chandra" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2771" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338263v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw794" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351244v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425602" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323135v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chennamangalam" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armour" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mort" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1306" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182209v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425186" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255341v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stadelmann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atri" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425451" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323436v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;flannagain" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526064" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178502v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Swinbank" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Staley" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs J. Molenaar" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Rol" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rowlinson" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.002" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178610v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leeuwen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424425" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258465v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Vasylieva" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt470" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258020v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Atri" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hariharan" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1052" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351029v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Khodachenko" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Alexeev" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belenkaya" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lammer" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/70" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832656v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee Grenfell" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Paris" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beate C. Patzer" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2011.0682" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772931v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bougeret" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Falcke" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.004" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298069v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011RS004752" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785606v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.015" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXM7RVQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299072v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Kislyakova" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-011-0604-2" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B3K4B5Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522261v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekenb&#228;ck" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/709/2/670" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470583v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0368" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742859v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Far&#232;s" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16715.x" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541870v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanslmeier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Stateva" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094610040039" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C18424PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786585v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Stadelmann" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Motschmann" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.09.015" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801952v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. M. J. Wijers" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Stappers" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braun" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Wise" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742226v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Crosby" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bothmer" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Facius" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Moussas" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007SW000361" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732322v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim L. Khodachenko" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert I. M. Lichtenegger" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langmayr" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Erkaev" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.07.010" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT98981C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742589v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leitner" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0127" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742577v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Spreeuw" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077397" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742158v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.003" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742292v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Patzer" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigona Segura" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0129" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786098v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preusse" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Mann" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.01.008" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8KWSFG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786632v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri N. Kulikov" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terada" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0128" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311119v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Kulikov" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9163-9" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71XP868G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947801v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Griessmeier" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penz" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selsis" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035684" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796067v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Turner" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauduit" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25546/104048" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089907v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilo Marques" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8637" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536599v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Turner" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-430" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563829v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563835v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563831v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563853v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Erkaev" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Ivanov" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Odert" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566333v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566309v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Donner" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317010006" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565616v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslavna Iaroslavna" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897749v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dekkali" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Segret" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2018.8396742" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566307v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Serylak" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317008985" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566337v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804406v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Piker" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802901v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566308v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317009656" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872308v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317009504" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568968v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasylieva" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s301" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568125v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Vasylieva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568150v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar F. Shaikhislamov" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Chadney" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576676v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paredes" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968922" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568967v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. -F. Shaikhislamov" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Chadney" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Erkaev" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s317" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568969v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s285" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804782v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roques" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balan&#231;a" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804397v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577164v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09749-7_11" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832669v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. C. Patzer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686386v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548990v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803905v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Konovalenko" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut O. Rucker" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803900v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al. Et Al." TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803906v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803328v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803221v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803139v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802885v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Glassmeier" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809504v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenfell" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patzer" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809659v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802828v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried K. Biernat" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804510v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804602v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fender" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802531v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belisheva" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803961v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803508v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fender" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braun" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stappers" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Wijers" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wise" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/0611298" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321083v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55333-7_159" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826363v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Braun" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonker" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191618v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Caniulef" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jankowski" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384862v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Rankin" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Zakharenko" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ulyanov" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kravtsov" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Kumar" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659740v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Surnis" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Theureau" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petri" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324144v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semelin" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159996v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116842v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05524761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Hardcastle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Loh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim W. Shimwell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02757-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05549506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thongmeearkom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burgay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Louis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zarka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mauduit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555183" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05185244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Ulyanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiburzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shevtsova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Zakharenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Konovalenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0884591325040051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Parthasarathy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Keith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiburzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C Susarla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2727" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K Porayko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Usynina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Terol-Calvo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin Camalich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M Shaifullah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.062005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bassa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gusdorf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salom&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Stepkin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belmonte D&#237;az" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phosrisom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brionne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathias Griessmeier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondonneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gonz&#225;lez-Caniulef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jankowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555574" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Iraci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalumeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W Verbiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Possenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Girard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05006442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Jankowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayuresh Surnis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451384" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G Mertens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V.E Koopmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mevius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Offringa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554763" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04480297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F G Mertens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L V E Koopmans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Offringa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348329" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thongmeearkom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Clark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P Breton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Burgay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nieder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae787" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Antoniadis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arumugam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Arumugam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Auclair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347433" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446890v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G Dodge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Strader" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae211" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana C Ni&#355;u" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Keith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tiburzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Br&#252;ggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Champion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae220" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Callingham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pope" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kavanagh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daley-Yates" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02405-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652288v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Mertens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. E. Koopmans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Offringa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450465e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239087v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Agazie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anumarlapudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Archibald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad36be" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chalumeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450740" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D. Turner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mauduit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450095" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725559v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F Keane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C Freire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451530" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoniadis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arumugam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arumugam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348568" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Smarra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Goncharov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barausse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.171001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P&#233;tri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346913" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagchi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346844" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936204v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.C. Freire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridolfi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Barr" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stappers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S Bak Nielsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G Bassa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berthereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346841" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892290v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van der Wateren" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Bassa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cooper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W. Stappers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245122" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziwei Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Coles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris P.W. Verbiest" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Moochickal Ambalappat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad429" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925287v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3742" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Quelquejay Leclere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Babak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chalumeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le A Steer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.123527" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346842" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falxa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T Baker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;csy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad812" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634471v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. C. Freire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ransom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202143006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619258v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colomban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prang&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JA030160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372918v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bilous" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pennucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142242" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin K. Louis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jackman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wucknitz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mckenna" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzac005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656302v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abbate" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Barr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1041" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Morabito" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Jackson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mooney" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sweijen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badole" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140649" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616067v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sobey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. O'Sullivan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Callingham" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Tan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Erkaev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Ivanov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac767" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jackson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morgan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chhetri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pr&#363;sis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140756" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631260v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Main" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142980" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cecconi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chrysaphi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J N Girard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/22-0017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315788v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039339" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Shaifullah" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zucca" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.W. Verbiest" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039846" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347488v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Agar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bondonneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. Hessels" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2496" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V Zakharenko" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Karazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B Ryabov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P Kravtsov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yu. Yu Mylostna" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/rpra26.02.099" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367884v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin P Carley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamish A Reid" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Briand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sasikumar Raja" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1acd" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467030v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bonnassieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies9040105" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Johnson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140841" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03343501v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake D Turner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lazio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937201" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870811v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jameson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D.R. Bhat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pasa.2020.19" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483971v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Kondratiev" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa113" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098904v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Donner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Os&#322;owski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#252;nsem&#246;ller" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039517" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228972v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Sidaner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Savalle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/dsj-2020-012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936627" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02893065v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fallows" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Forte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Astin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Allbrook" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Arnold" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2020010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518066v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936829" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557824v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Broderick" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Shimwell" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gourdji" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rowlinson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nissanke" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa950" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02407092v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Michilli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W.T. J Hessels" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2997" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102870v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslavna Vasylieva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832848" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149819v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bilous" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W T Hessels" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Karastergiou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz214" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177943v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanidas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hessels" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kondratiev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935609" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188886v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Janssen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anderson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1278" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563837v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hallinan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Airapetian" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Brain" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Clarke" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.06487" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stewart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Swinbank" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijers" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2019.03.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02080310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Li" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N. Girard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4527/19/2/23" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02083481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. ter Veen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J E Enriquez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Falcke" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Rachen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M van den Akker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732515" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02149526v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M Hare" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scholten" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dwyer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trinh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buitink" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1086-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177535v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Porayko" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. W. Verbiest" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horneffer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3324" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051545v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michilli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834059" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01862977v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morosan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouillard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fallows" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallagher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732308" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02177017v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Weber" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Odert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2079" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714265v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Polzin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Clarke" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty349" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944901v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hermsen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuiper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Basu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2075" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897905v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breitling" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vocks" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aurass" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmetz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629017" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778969v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cendes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prasad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijers" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swinbank" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2018.04.001" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730032v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Fender" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. A. Miller-Jones" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Trushkin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Stewart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty081" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880714v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dijkema" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade88" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719635v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. T. Hessels" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serylak" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty368" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704929v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arias" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vink" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Gasperin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. R. Oonk" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732411" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575999v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. F Shaikhislamov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Chadney" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. L Khodachenko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1099" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645729v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Pleunis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Camilo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa83ff" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01629172v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Morosan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T Gallagher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Fallows" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reid" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629996" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576018v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geyer" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karastergiou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Kondratiev" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zagkouris" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1151" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940787v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mereghetti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiengo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/932/1/012009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526723v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm P. Coughlan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael E. Ainsworth" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eisl&#246;ffel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoeft" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Drabent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/834/2/206" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360944v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Bilous" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. T. Hessels" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527702" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01433110v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tagore" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier, Moldon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Deller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Varenius" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629016" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351256v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Pater" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527518" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321898v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stewart" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Fender" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Broderick" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Hassall" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mu&#241;oz-Darias" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2797" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400553v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mereghetti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuiper" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tiengo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hessels" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermsen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/21" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573500v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sodin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-016-9498-x" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363888v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckean" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vegetti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morganti" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2105" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400527v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K Crosley" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Osten" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Broderick" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eisl&#246;ffel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/830/1/24" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338196v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carbone" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. van Der Horst" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. M. J. Wijers" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Swinbank" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rowlinson" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw539" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321757v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stadelmann" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Grenfell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atri" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425452" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321934v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Stappers" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527178" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388843v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Rajwade" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Seymour" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Lorimer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Karastergiou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Serylak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1858" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462518v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corstanje" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#246;randel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huege" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18936" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321748v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. H&#246;randel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16976" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338263v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw794" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01338384v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcote" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rib&#243;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Paredes" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Ishwara-Chandra" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2771" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467174v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilia" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.W W Stappers" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Kramer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425196" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351244v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425602" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323421v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orr&#249;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Velzen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yatawatta" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Paladino" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526501" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182168v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vedantham" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koopmans" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Bruyn" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wijnholds" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brentjens" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv746" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181227v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schellart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nelles" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Enriquez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2014.06.001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182209v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425186" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01255341v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stadelmann" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Atri" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425451" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170435v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shulevski" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Barthel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murgia" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. van Weeren" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425416" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170445v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;n.&#8201;g. Trinh" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;e. Enriquez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.165001" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01343089v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Heald" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orr&#250;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbone" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425210" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323135v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chennamangalam" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armour" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Williams" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mort" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1306" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01169967v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Garsden" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Girard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Starck" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tasse" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424504" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370009v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotomayor-Beltran" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bruyn" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728e" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Young" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1066" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323110v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mold&#243;n" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Deller" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drabent" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425042" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323436v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Gallagher" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;flannagain" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526064" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178502v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Swinbank" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D. Staley" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs J. Molenaar" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Rol" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Rowlinson" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2015.03.002" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336001v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Carley" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423936" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284745v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Oonk" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salgado" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. G. M. Tielens" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2158" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01277801v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Coenen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeri van Leeuwen" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. T. Hessels" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Stappers" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Kondratiev" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424495" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01280138v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeli&#263;" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. de Bruyn" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mevius" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Abdalla" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. B. Asad" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423998" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01178610v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leeuwen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424425" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284922v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Williams" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. A. Rottgering" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rafferty" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/2/82" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291191v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaroubi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Wijnholds" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1337" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289809v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Diepen" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martinez-Ruby" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220293" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288769v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iacobelli" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkorn" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anderson" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322013" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286281v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Asgekar" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yatawatta" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mckean" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201221001" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258465v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Y. Vasylieva" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt470" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258020v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Atri" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hariharan" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1052" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288734v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Leeuwen" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1230960" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288431v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. van Haarlem" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Wise" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Gunst" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heald" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220873" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288653v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexov" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220764" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291446v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Labropoulos" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kazemi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zaroubi" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220874" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291256v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220728" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291251v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322683" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351029v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Khodachenko" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Alexeev" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belenkaya" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lammer" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/70" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832656v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lee Grenfell" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Paris" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beate C. Patzer" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Lammer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AST.2011.0682" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03611734v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mylostna" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.07.021" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3H9CVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01253922v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218970" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779117v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orru" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220209" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772931v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bougeret" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heino Falcke" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.08.004" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351035v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Singh" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Ardenne" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.041" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298069v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011RS004752" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310941v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anderson" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coenen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116681" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743840v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fegley" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Albar&#232;de" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.004" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785606v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.015" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXM7RVQD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01299072v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Kislyakova" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-011-0604-2" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2B3K4B5Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522261v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekenb&#228;ck" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/709/2/670" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470583v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Breuer" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0368" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03642376v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Mylostna" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Konovalenko" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742859v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Far&#232;s" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutou" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16715.x" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541870v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hanslmeier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. K. Stateva" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094610040039" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C18424PC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786585v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Stadelmann" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Motschmann" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.09.015" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801952v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fender" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A. M. J. Wijers" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Stappers" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braun" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Wise" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742226v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Crosby" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Bothmer" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Facius" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenophon Moussas" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007SW000361" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732322v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim L. Khodachenko" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert I. M. Lichtenegger" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langmayr" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V. Erkaev" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.07.010" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT98981C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742589v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leitner" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0127" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742158v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.11.003" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742577v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Spreeuw" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077397" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742292v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Patzer" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigona Segura" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0129" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129739v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelas" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.04.010" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786098v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Preusse" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Mann" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.01.008" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8KWSFG9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786632v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri N. Kulikov" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Terada" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2006.0128" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311119v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dehant" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Kulikov" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuer" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-007-9163-9" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-71XP868G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947801v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Griessmeier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penz" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selsis" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035684" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796067v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Turner" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25546/104048" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089907v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Colomban" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Prang&#233;" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manilo Marques" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8637" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536599v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Turner" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-430" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056720v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tagger" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Coffre" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02903383v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dallier" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Charrier" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coffre" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0655" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563835v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563829v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563831v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03563853v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weber" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Erkaev" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Ivanov" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Odert" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566333v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566309v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Donner" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317010006" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566307v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Serylak" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317008985" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897749v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Dekkali" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Segret" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2018.8396742" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03565616v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iaroslavna Iaroslavna" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02176748v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree Coffre" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471648" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566337v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804406v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Piker" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Erard" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802901v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03566308v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317009656" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872308v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921317009504" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568125v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Vasylieva" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568968v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasylieva" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s301" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01576676v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Paredes" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4968922" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568150v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar F. Shaikhislamov" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Chadney" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568967v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. -F. Shaikhislamov" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Chadney" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Erkaev" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s317" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568969v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s285" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804782v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roques" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Balan&#231;a" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01191251v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Konovalenko" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zarka" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ulyanov" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sidorchuk" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136772" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196457v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denis" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Girard" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICATT.2015.7136773" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577164v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09749-7_11" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804397v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577344v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Litvinenko" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolyadin" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832669v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. C. Patzer" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507743v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.11.002" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686386v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548990v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Johansson" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803900v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al. Et Al." TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803905v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Konovalenko" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut O. Rucker" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecacheux" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803906v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803328v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803221v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803139v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802885v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Glassmeier" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809659v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809504v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenfell" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patzer" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802828v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried K. Biernat" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804510v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804602v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Fender" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802531v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belisheva" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803961v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803508v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Fender" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Braun" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Stappers" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Wijers" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wise" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.astro-ph/0611298" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321083v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55333-7_159" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335837v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Akker" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahren" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03826363v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Braun" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jonker" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191618v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Caniulef" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jankowski" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384862v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna M Rankin" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Zakharenko" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Ulyanov" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kravtsov" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Kumar" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659740v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Surnis" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Theureau" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Petri" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324144v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Semelin" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159996v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116842v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>