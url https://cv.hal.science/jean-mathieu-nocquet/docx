--- v0 (2026-03-21)
+++ v1 (2026-04-28)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -299,429 +299,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Source Models Show Slip Rates Measured across the Width of the Entire Fault Zone Best Represent the Observed Seismicity of the Pallatanga–Puna Fault, Ecuador</w:t>
+                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Harrichhausen</w:t>
+                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendra Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Beauval</w:t>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220230217⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04607595v1</w:t>
+                <w:t xml:space="preserve">hal-04696130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal deformation of the North Andean Sliver in Ecuador-southern Colombia observed by InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
+                <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">M. -P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Regnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">P. Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (3), pp.1557-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696130v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal deformation of the North Andean Sliver in Ecuador-southern Colombia observed by InSAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Source Models Show Slip Rates Measured across the Width of the Entire Fault Zone Best Represent the Observed Seismicity of the Pallatanga–Puna Fault, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Harrichhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marconato</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Audin</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. -P. Doin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Kendra Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrin</w:t>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239 (3), pp.1557-1575. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (1), pp.95-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220230217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726372v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04607595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Locking and Earthquake Potential on the South Peru Megathrust From Dense GNSS Network</w:t>
               </w:r>
@@ -969,922 +969,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic and aseismic slip during the 2006 Copiapó swarm in North-Central Chile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The precursory phase of large earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104198⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 381 (6655), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adg2565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990770v1</w:t>
+                <w:t xml:space="preserve">hal-04168035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The precursory phase of large earthquakes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seismic and aseismic slip during the 2006 Copiapó swarm in North-Central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Morales-Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 381 (6655), pp.297-301. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.104198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adg2565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168035v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental block motion in the Northern Andes from GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallée</w:t>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">H Mora-Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.1434-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03947012v1</w:t>
+                <w:t xml:space="preserve">hal-04195348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current motion and deformation of the Nazca Plate: new constraints from GPS measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Jarrin</w:t>
+                <w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Villegas-Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac353⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03839229v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental block motion in the Northern Andes from GPS measurements</w:t>
+                <w:t xml:space="preserve">Current motion and deformation of the Nazca Plate: new constraints from GPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mora-Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Mora-Páez</w:t>
+                <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 235, pp.1434-1464. </w:t>
+              <w:t xml:space="preserve">, 2023, 232, pp.842-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195348v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03839229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
+                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">J‐Y Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Audemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">J‐n. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hidalgo</w:t>
+                <w:t xml:space="preserve">J‐m Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
+                <w:t xml:space="preserve">C. Martillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03684622v1</w:t>
+                <w:t xml:space="preserve">hal-03750721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐n. Proust</w:t>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐m Nocquet</w:t>
+                <w:t xml:space="preserve">F. Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martillo</w:t>
+                <w:t xml:space="preserve">S. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Michaud</w:t>
+                <w:t xml:space="preserve">J. -L. Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116, pp.103802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750721v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 20 year-long GNSS solution across South-America with focus in Chile</w:t>
               </w:r>
@@ -1981,1403 +1981,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triggered crustal earthquake swarm across subduction segment boundary after the 2016 Pedernales, Ecuador megathrust earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Potin</w:t>
+                <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Pasten-Araya</w:t>
+                <w:t xml:space="preserve">Anne Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kellen Azua</w:t>
+                <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 570, pp.117081. </w:t>
+              <w:t xml:space="preserve">, 2021, 553, pp.116620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285558v1</w:t>
+                <w:t xml:space="preserve">hal-02966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Interseismic Coupling Along the Xianshuihe‐Xiaojiang Fault System, Eastern Tibet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanchuan Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinjian Shan</w:t>
+                <w:t xml:space="preserve">Francisco Pasten-Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huizi Jian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021187⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.117081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578572v1</w:t>
+                <w:t xml:space="preserve">hal-03285558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Interseismic Coupling Along the Xianshuihe‐Xiaojiang Fault System, Eastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+                <w:t xml:space="preserve">Yanchuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Xinjian Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huizi Jian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2020JB021187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221093v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic Observations of Shallow Creep on the Laohushan‐Haiyuan Fault, Northeastern Tibet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinjian Shan</w:t>
+                <w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaogang Song</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hans Agurto‐detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (6), pp.e2020JB021576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB021576⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578631v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Recurrence Model for the Colombia–Ecuador Subduction Zone Constrained from Seismic and Geodetic Data, Implication for PSHA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Beauval</w:t>
+                <w:t xml:space="preserve">Geodetic Observations of Shallow Creep on the Laohushan‐Haiyuan Fault, Northeastern Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Yepes</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120200338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (6), pp.e2020JB021576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB021576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578639v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggered crustal earthquake swarm across subduction segment boundary after the 2016 Pedernales, Ecuador megathrust earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthquake Recurrence Model for the Colombia–Ecuador Subduction Zone Constrained from Seismic and Geodetic Data, Implication for PSHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Meltzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Font</w:t>
+                <w:t xml:space="preserve">Judith Mariniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Vaca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 553, pp.116620. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (3), pp.1508-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120200338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966727v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on the paper “Two independent real-time precursors of the 7.8 M earthquake in Ecuador based on radioactive and geodetic processes – Powerful tools for an early warning system” by Toulkeridis et al. (2019)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Distribution of Interseismic Coupling Along the North and East Anatolian Faults Inferred From InSAR and GPS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Palacios</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101648⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL087775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578399v1</w:t>
+                <w:t xml:space="preserve">hal-02919576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip bursts during coalescence of slow slip events in Cascadia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Bletery</w:t>
+                <w:t xml:space="preserve">Comments on the paper “Two independent real-time precursors of the 7.8 M earthquake in Ecuador based on radioactive and geodetic processes – Powerful tools for an early warning system” by Toulkeridis et al. (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Vaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.101648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2019.101648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15494-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560217v1</w:t>
+                <w:t xml:space="preserve">hal-03578399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Control on Megathrust Rupture and Slip Behavior: Insights From the 2016 Mw 7.8 Pedernales Ecuador Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Soto‐cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Hoskins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Stachnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB018001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic evidence for shallow creep along the Quito fault, Ecuador</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slip bursts during coalescence of slow slip events in Cascadia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (3), pp.2039-2055. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2159), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15494-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083151v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Interseismic Coupling Along the North and East Anatolian Faults Inferred From InSAR and GPS Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodetic evidence for shallow creep along the Quito fault, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+                <w:t xml:space="preserve">Judith Marinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théa Ragon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johann Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL087775. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3), pp.2039-2055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL087775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919576v1</w:t>
+                <w:t xml:space="preserve">hal-03083151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t>
               </w:r>
@@ -3644,51 +3644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D-velocity structure and seismotectonics of the Ecuadorian margin inferred from the 2016 Mw7.8 Pedernales aftershock sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio León-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rietbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,64 +4033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active deformation in Ecuador enlightened by a new waveform-based catalog of earthquake focal mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,6306 +4144,6184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+                <w:t xml:space="preserve">A Global Database of Strong‐Motion Displacement GNSS Recordings and an Example Application to PGD Scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Christine Ruhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">Diego Melgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
+                <w:t xml:space="preserve">Jianghui Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sue</w:t>
+                <w:t xml:space="preserve">Diego Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Brendan Crowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (1), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220180177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+                <w:t xml:space="preserve">hal-02239078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areas prone to slow slip events impede earthquake rupture propagation and promote afterslip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mothes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Vallée</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao6596⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727045v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic static fault slip inversion from geodetic data with non-negativity and bound constraints</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Seismic Hazard Model for Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy146⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (3A), pp.1443 - 1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856117v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent slow slip events as a barrier to the northward rupture propagation of the 2016 Pedernales earthquake (Central Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 724-725, pp.80 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Seismic Hazard Model for Ecuador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Nocquet</w:t>
+                <w:t xml:space="preserve">Areas prone to slow slip events impede earthquake rupture propagation and promote afterslip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120170259⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.eaao6596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao6596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856077v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic static fault slip inversion from geodetic data with non-negativity and bound constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.366 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196121v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Earthquake Cycle in the Northern Andes from the Ecuadorian cGPS Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
+                <w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220170243⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (7), pp.2106-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727029v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Database of Strong‐Motion Displacement GNSS Recordings and an Example Application to PGD Scaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brendan Crowell</w:t>
+                <w:t xml:space="preserve">Monitoring the Earthquake Cycle in the Northern Andes from the Ecuadorian cGPS Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 90 (1), pp.271-279. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 89 (2A), pp.534 - 541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220170243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220180177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02239078v1</w:t>
+                <w:t xml:space="preserve">hal-01727029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic block and strain modeling of GPS data around the Haiyuan-Liupanshan fault, northeastern Tibetan Plateau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ground deformation before the 2015 eruptions of Cotopaxi volcano detected by InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingfeng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Song</w:t>
+                <w:t xml:space="preserve">Anieri Morales Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Amelung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hoon Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.10.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (13), pp.6607-6615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017gl073720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124534v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Grandin</w:t>
+                <w:t xml:space="preserve">Elastic block and strain modeling of GPS data around the Haiyuan-Liupanshan fault, northeastern Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanchuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjian Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingfeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737651v1</w:t>
+                <w:t xml:space="preserve">hal-02124534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground deformation before the 2015 eruptions of Cotopaxi volcano detected by InSAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017gl073720⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.145 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131793v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Sanclemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (5), pp.3286 - 3305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tectonics of Peru: Heterogeneous interseismic coupling along the Nazca megathrust, rigid motion of the Peruvian Sliver, and Subandean shortening accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Villegas-Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (10), pp.7371 - 7394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JB013080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed seismic–aseismic stress release episode in the Andean subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan carlos Villegas-Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Tavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), pp.150-154 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo2620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow earthquake inhibits unrest near Chiles–Cerro Negro volcanoes, Ecuador–Colombian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna K. Ebmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Biggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 450, pp.283 - 291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day uplift of the western Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints from GPS measurements on the dynamics of deformation in Anatolia and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Houseman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep28404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (12), pp.8888-8916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357450v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing the complexity of the rupture of the 2010 Jia-Shian earthquake (Mw 6.2) in Southwestern Taiwan by inverting jointly teleseismic, strong-motion and CGPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Chuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 692, pp.278 - 294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from GPS measurements on the dynamics of deformation in Anatolia and the Aegean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip England</w:t>
+                <w:t xml:space="preserve">Present-day uplift of the western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Houseman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenotre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013382⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.28404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep28404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572855v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of oblique convergence in the Norther Andes subduction zone: Migration history and the present-day boundary of the North Andean Sliver in Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (5), pp.1048-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016TC004117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Bletery</w:t>
+                <w:t xml:space="preserve">Probabilistic Seismic-Hazard Assessment in Quito, Estimates and Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Delouis</w:t>
+                <w:t xml:space="preserve">A. Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Matthieu Nocquet</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (6), pp.1316 - 1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220140036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116196v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvadaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvadaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+                <w:t xml:space="preserve">Sandra Lagreulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (2), pp.67-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of discrete seismic asperities and aseismic slip along the Ecuadorian megathrust,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                <w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarin</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Charvis</w:t>
+                <w:t xml:space="preserve">Jean Matthieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 400, pp.292-301. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (10), pp.7636-7653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01052608v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion of continental slivers and creeping subduction in the Northern Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Villegas-Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chlieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rolandone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.287-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo2099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Seismic-Hazard Assessment in Quito, Estimates and Uncertainties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Audin</w:t>
+                <w:t xml:space="preserve">Distribution of discrete seismic asperities and aseismic slip along the Ecuadorian megathrust,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                <w:t xml:space="preserve">Ph. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (6), pp.1316 - 1327. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 400, pp.292-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220140036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390027v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Segovia</w:t>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067233v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120120255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (6), pp.2965-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01051241v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismotectonics of the 2008 and 2009 Qaidam Earthquakes and its Implication for Regional Tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Guihua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Xiwei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Ailan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Xiaoqing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Renmao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (2), pp.618 - 628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-6724.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day kinematics of the Mediterranean: A comprehensive overview of GPS results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 579, pp.220-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+                <w:t xml:space="preserve">hal-00812759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day kinematics of the Mediterranean: A comprehensive overview of GPS results</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B12405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00812759v1</w:t>
+                <w:t xml:space="preserve">hal-00658793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chlieh</w:t>
+                <w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perfettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Perfettini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Remy</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kositsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 465, pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00658793v1</w:t>
+                <w:t xml:space="preserve">insu-00549819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slip distribution of the February 27, 2010 Mw = 8.8 Maule Earthquake, central Chile, from static and high-rate GPS, InSAR, and broadband teleseismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.L17305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL043899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00549819v1</w:t>
+                <w:t xml:space="preserve">hal-00521725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip distribution of the February 27, 2010 Mw = 8.8 Maule Earthquake, central Chile, from static and high-rate GPS, InSAR, and broadband teleseismic data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A Floyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Billiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paradissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GL043899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00521725v1</w:t>
+                <w:t xml:space="preserve">hal-04270397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active deformation at the southwestern AlpsLigurian basin junction (FranceItaly boundary): Evidence for recent change from compression to extension in the Argentera massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Godel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 467 (1-4), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04270397v1</w:t>
+                <w:t xml:space="preserve">hal-00407982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active deformation at the southwestern AlpsLigurian basin junction (FranceItaly boundary): Evidence for recent change from compression to extension in the Argentera massif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Deformation of western Turkey from a combination of permanent and campaign GPS data: Limits to block-like behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aktug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cingöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Erkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.B10404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00407982v1</w:t>
+                <w:t xml:space="preserve">hal-00460769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of western Turkey from a combination of permanent and campaign GPS data: Limits to block-like behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Erkan</w:t>
+                <w:t xml:space="preserve">Quantification of strain rate in the Western Alps using geodesy: comparisons with seismotectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Delacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Champagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (2), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-008-1271-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB006000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460769v1</w:t>
+                <w:t xml:space="preserve">insu-00338714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of strain rate in the Western Alps using geodesy: comparisons with seismotectonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Eastern Mediterranean tectonics and tsunami hazard inferred from the AD 365 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ambraseys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Floyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00015-008-1271-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00338714v1</w:t>
+                <w:t xml:space="preserve">hal-00407886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematic model for the East African Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hartnady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.L05304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GL032781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eastern Mediterranean tectonics and tsunami hazard inferred from the AD 365 earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.J. Gorman</w:t>
+                <w:t xml:space="preserve">Seasonal effect on vertical positional by satellite laser ranging and Global Positioning System and on absolute gravity at the OCA geodetic station, Grasse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camp Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (3), pp.1127-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03205.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407886v1</w:t>
+                <w:t xml:space="preserve">hal-00407615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of the North American Plate interior from a decade of continuous GPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 111 (B6), 23 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JB004253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal effect on vertical positional by satellite laser ranging and Global Positioning System and on absolute gravity at the OCA geodetic station, Grasse, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Kinematics of the East African Rift from GPS and earthquake slip vector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hartnady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 259, pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.259.01.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03205.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407615v1</w:t>
+                <w:t xml:space="preserve">hal-00407586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the East African Rift from GPS and earthquake slip vector data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Deformation in the Jura Mountains (France): First results from semi-permanent GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tregoning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.259.01.03⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245 (1-2), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00407586v1</w:t>
+                <w:t xml:space="preserve">insu-00270314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation in the Jura Mountains (France): First results from semi-permanent GPS measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+                <w:t xml:space="preserve">Plate kinematics of Nubia-Somalia using a combined DORIS and GPS solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-006-0078-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00270314v1</w:t>
+                <w:t xml:space="preserve">hal-00407616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate kinematics of Nubia-Somalia using a combined DORIS and GPS solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Geodetic constraints on glacial isostatic adjustement in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Garcia</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-006-0078-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L06308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GL022174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00407616v1</w:t>
+                <w:t xml:space="preserve">hal-00407456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic strain in plate interiors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 438, pp.E09-E10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic constraints on glacial isostatic adjustement in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Geodetic measurements of crustal deformation in the Western Mediterranean and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 161, pp.661-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-003-2468-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GL022174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407456v1</w:t>
+                <w:t xml:space="preserve">hal-00407336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodetic measurements of crustal deformation in the Western Mediterranean and Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Crustal velocity field of western Europe from permanent GPS array solutions, 1996-2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-003-2468-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (1), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01935.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00407336v1</w:t>
+                <w:t xml:space="preserve">hal-00407040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal velocity field of western Europe from permanent GPS array solutions, 1996-2001</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Evidence for a post-3.16-Ma change in Nubia Eurasia North America plate motions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 216 (1-2), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00482-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01935.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00407040v1</w:t>
+                <w:t xml:space="preserve">hal-00406987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a post-3.16-Ma change in Nubia Eurasia North America plate motions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Current stain regime in the Western Alps from continuous GPS measurements, 1996-2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...65 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30 (7), pp.651-654 [445]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10453,293 +10331,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing disaster science as a means of reducing risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer une science des désastres pour réduire les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rebotier</w:t>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Metzger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, IRD, pp.102-105, 2024, 978-2-7099-3041-3</w:t>
+              <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.102-105, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716483v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer une science des désastres pour réduire les risques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing disaster science as a means of reducing risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rebotier</w:t>
+                <w:t xml:space="preserve">Pascale Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Metzger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.102-105, 2024, 978-2-7099-3039-0</w:t>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, IRD, pp.102-105, 2024, 978-2-7099-3041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715809v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10807,51 +10685,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F568E7D9"/>
+    <w:nsid w:val="3470874F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11038,51 +10916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-mathieu-nocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3436-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077040147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230217" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marconato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Doin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2565" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac353" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Shan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizi Jian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Song" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021576" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mariniere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578399v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101648" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15494-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathieu Nocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087775" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jb017732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Nocquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy146" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170259" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727029v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170243" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239078v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melgar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghui Geng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Goldberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crowell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180177" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.10.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131793v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieri Morales Rivera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Amelung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Hong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073720" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013080" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285529v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#160;carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2620" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Nocquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biggs" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28404" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534798v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Chuan Lin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mozziconacci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.09.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JFPM1KX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip England" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houseman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013382" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402144v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004117" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390027v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220140036" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120120255" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guihua" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ailan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiaoqing" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Renmao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12072" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ8498NL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.037" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW0BG4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V8RF2PC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407982v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2XGPMRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aktug" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cing&#246;z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Erkan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006000" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338714v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Delacou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1271-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407887v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Stamps" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saria" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnady" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032781" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407886v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shaw" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ambraseys" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. England" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Floyd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gorman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo151" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407587v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Han" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004253" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camp Van" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03205.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.259.01.03" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7Z6BN835-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00270314v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.037" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DP4PF8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-006-0078-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VGBCZ7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407424v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1FFBQP4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022174" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-003-2468-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N87L85Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01935.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406987v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00482-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTFDVRJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406665v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716483v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-mathieu-nocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3436-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077040147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marconato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Doin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Johnson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Shan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizi Jian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021187" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mariniere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200338" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathieu Nocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101648" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15494-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jb017732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melgar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghui Geng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Goldberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170259" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.12.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTNFKJNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieri Morales Rivera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Amelung" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Hong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073720" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.10.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013080" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#160;carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2620" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531502v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Nocquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biggs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip England" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houseman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013382" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Chuan Lin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mozziconacci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JFPM1KX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28404" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402144v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004117" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220140036" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guihua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ailan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiaoqing" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Renmao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12072" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ8498NL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.037" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW0BG4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043899" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V8RF2PC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2XGPMRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460769v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aktug" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cing&#246;z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Erkan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006000" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Delacou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1271-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shaw" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ambraseys" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. England" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Floyd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gorman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo151" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Stamps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnady" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032781" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camp Van" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03205.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Han" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004253" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.259.01.03" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7Z6BN835-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00270314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DP4PF8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407616v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-006-0078-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VGBCZ7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407456v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407424v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattioli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04428" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1FFBQP4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407336v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-003-2468-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N87L85Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01935.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406987v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00482-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTFDVRJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406665v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716483v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>