--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,10630 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10578 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Mathieu NOCQUET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-mathieu-nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3436-9354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077040147</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=vJUZxisAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do large earthquakes start with a precursory phase of slow slip?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26443/seismica.v3i2.1383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Source Models Show Slip Rates Measured across the Width of the Entire Fault Zone Best Represent the Observed Seismicity of the Pallatanga–Puna Fault, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Harrichhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kendra Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (1), pp.95-112. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220230217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04607595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal deformation of the North Andean Sliver in Ecuador-southern Colombia observed by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marconato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (3), pp.1557-1575. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Locking and Earthquake Potential on the South Peru Megathrust From Dense GNSS Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lovery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Norabuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Villegas‐lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (2), pp.e2023JB027114. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JB027114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Efficient Multi-GNSS Station with Real-Time Transmission for Geodynamics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurin Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (6), pp.991. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16060991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqing Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Villegas-Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 601, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current motion and deformation of the Nazca Plate: new constraints from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mora-Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.842-863. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03839229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precursory phase of large earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (6655), pp.297-301. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adg2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and aseismic slip during the 2006 Copiapó swarm in North-Central Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Morales-Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.104198. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental block motion in the Northern Andes from GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Mora-Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.1434-1464. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20 year-long GNSS solution across South-America with focus in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2022005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From long‐ to short‐term inter‐plate coupling at the subducted Carnegie Ridge crest, offshore Central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J‐Y Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J‐n. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J‐m Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (8), pp.e2022JB024192. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750721v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductory paper of the 8th International Symposium on Andean Geodynamics (ISAG) special number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.103802. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2022.103802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03684622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Pasten-Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellen Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.117081. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Interseismic Coupling Along the Xianshuihe‐Xiaojiang Fault System, Eastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizi Jian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (11), pp.e2020JB021187. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto‐detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic Observations of Shallow Creep on the Laohushan‐Haiyuan Fault, Northeastern Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.e2020JB021576. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Recurrence Model for the Colombia–Ecuador Subduction Zone Constrained from Seismic and Geodetic Data, Implication for PSHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Mariniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (3), pp.1508-1528. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggered crustal earthquake swarm across subduction segment boundary after the 2016 Pedernales, Ecuador megathrust earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 553, pp.116620. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on the paper “Two independent real-time precursors of the 7.8 M earthquake in Ecuador based on radioactive and geodetic processes – Powerful tools for an early warning system” by Toulkeridis et al. (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133, pp.101648. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2019.101648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip bursts during coalescence of slow slip events in Cascadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2159), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15494-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Control on Megathrust Rupture and Slip Behavior: Insights From the 2016 Mw 7.8 Pedernales Ecuador Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Soto‐cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Stachnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic evidence for shallow creep along the Quito fault, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Marinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.2039-2055. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Interseismic Coupling Along the North and East Anatolian Faults Inferred From InSAR and GPS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Ragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL087775. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL087775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa L.H. Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Twardzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.115724. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day uplift of the European Alps: Evaluating mechanisms and models of their relative contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Serpelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.589-604. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D-velocity structure and seismotectonics of the Ecuadorian margin inferred from the 2016 Mw7.8 Pedernales aftershock sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio León-Ríos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rietbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan L Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 767, pp.228165. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rietbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 520, pp.63-76. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation in Ecuador enlightened by a new waveform-based catalog of earthquake focal mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alvarado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.449 - 461. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2019.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Crustal Heterogeneity Beneath the Northern Tibetan Plateau Constrained by GPS Measurements Following the 2001 Mw7.8 Kokoxili Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaozhuo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Klinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.11992-12022. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019jb017732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areas prone to slow slip events impede earthquake rupture propagation and promote afterslip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.eaao6596. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aao6596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic static fault slip inversion from geodetic data with non-negativity and bound constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (1), pp.366 - 385. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Seismic Hazard Model for Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108 (3A), pp.1443 - 1464. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120170259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent slow slip events as a barrier to the northward rupture propagation of the 2016 Pedernales earthquake (Central Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Regnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 724-725, pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity Distribution Near a Subducting Seamount in the Central Ecuadorian Subduction Zone, Space-Time Relation to a Slow-Slip Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Galvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (7), pp.2106-2123. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017TC004771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Earthquake Cycle in the Northern Andes from the Ecuadorian cGPS Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (2A), pp.534 - 541. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220170243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Database of Strong‐Motion Displacement GNSS Recordings and an Example Application to PGD Scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ruhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Melgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianghui Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Crowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (1), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220180177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic block and strain modeling of GPS data around the Haiyuan-Liupanshan fault, northeastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaogang Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.87-97. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercycle at the Ecuadorian subduction zone revealed after the 2016 Pedernales earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (2), pp.145 - 149. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground deformation before the 2015 eruptions of Cotopaxi volcano detected by InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anieri Morales Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Amelung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang-Hoon Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (13), pp.6607-6615. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017gl073720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Sanclemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Ribodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (5), pp.3286 - 3305. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed seismic–aseismic stress release episode in the Andean subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan carlos Villegas-Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.150-154 </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics of Peru: Heterogeneous interseismic coupling along the Nazca megathrust, rigid motion of the Peruvian Sliver, and Subandean shortening accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Villegas-Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (10), pp.7371 - 7394. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow earthquake inhibits unrest near Chiles–Cerro Negro volcanoes, Ecuador–Colombian border</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna K. Ebmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.283 - 291. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints from GPS measurements on the dynamics of deformation in Anatolia and the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Houseman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (12), pp.8888-8916. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the complexity of the rupture of the 2010 Jia-Shian earthquake (Mw 6.2) in Southwestern Taiwan by inverting jointly teleseismic, strong-motion and CGPS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan-Chuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jyr-Ching Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mozziconacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 692, pp.278 - 294. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day uplift of the western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lenotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.28404. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of oblique convergence in the Norther Andes subduction zone: Migration history and the present-day boundary of the North Andean Sliver in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Alvarado Cevallos Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (5), pp.1048-1065. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016TC004117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed source model for the Mw9.0 Tohoku‐Oki earthquake reconciling geodesy, seismology, and tsunami records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Matthieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7636-7653. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics in Quito, Ecuador, assessed by geomorphological studies, GPS data, and crustal seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lagreulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2012TC003224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of discrete seismic asperities and aseismic slip along the Ecuadorian megathrust,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 400, pp.292-301. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion of continental slivers and creeping subduction in the Northern Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Villegas-Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Seismic-Hazard Assessment in Quito, Estimates and Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (6), pp.1316 - 1327. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220140036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense interface seismicity triggered by a shallow slow slip event in the Central Ecuador subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Segovia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (6), pp.2965-2981. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrb.50216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismotectonics of the 2008 and 2009 Qaidam Earthquakes and its Implication for Regional Tectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Guihua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xiwei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ailan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Xiaoqing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Renmao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geologica Sinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (2), pp.618 - 628. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-6724.12072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Dessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01050474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day kinematics of the Mediterranean: A comprehensive overview of GPS results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 579, pp.220-242. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interseismic coupling and seismic potential along the Central Andes subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chlieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B12405. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB008166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and aseismic slip on the Central Peru megathrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Tavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Kositsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465, pp.78-81. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE09062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip distribution of the February 27, 2010 Mw = 8.8 Maule Earthquake, central Chile, from static and high-rate GPS, InSAR, and broadband teleseismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.L17305. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new velocity field for Greece: Implications for the kinematics and dynamics of the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Billiris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paradissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Veis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (B10), pp.1135-1146. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009jb007040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active deformation at the southwestern AlpsLigurian basin junction (FranceItaly boundary): Evidence for recent change from compression to extension in the Argentera massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Godel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 467 (1-4), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of western Turkey from a combination of permanent and campaign GPS data: Limits to block-like behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aktug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Erkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.B10404. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Mediterranean tectonics and tsunami hazard inferred from the AD 365 earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Ambraseys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Floyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Gorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.268-276. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of strain rate in the Western Alps using geodesy: comparisons with seismotectonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Delacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-008-1271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00338714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic model for the East African Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Stamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hartnady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.L05304. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal effect on vertical positional by satellite laser ranging and Global Positioning System and on absolute gravity at the OCA geodetic station, Grasse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camp Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 167 (3), pp.1127-1137. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03205.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of the North American Plate interior from a decade of continuous GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (B6), 23 pp. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JB004253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the East African Rift from GPS and earthquake slip vector data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Ebinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hartnady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.259.01.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation in the Jura Mountains (France): First results from semi-permanent GPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Walpersdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tregoning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 245 (1-2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00270314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate kinematics of Nubia-Somalia using a combined DORIS and GPS solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.591-607. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-006-0078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic strain in plate interiors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 438, pp.E09-E10. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic constraints on glacial isostatic adjustement in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.L06308. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL022174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic measurements of crustal deformation in the Western Mediterranean and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 161, pp.661-681. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-003-2468-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal velocity field of western Europe from permanent GPS array solutions, 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 154 (1), pp.72-88. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01935.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a post-3.16-Ma change in Nubia Eurasia North America plate motions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 216 (1-2), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00482-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current stain regime in the Western Alps from continuous GPS measurements, 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Calais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (7), pp.651-654 [445]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une science des désastres pour réduire les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rebotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.102-105, 2024, 978-2-7099-3039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing disaster science as a means of reducing risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rebotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dangles; Marie-Lise Sabrié; Claire Fréour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, IRD, pp.102-105, 2024, 978-2-7099-3041-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10685,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3470874F"/>
+    <w:nsid w:val="687922EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10916,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-mathieu-nocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3436-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077040147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marconato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Doin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae338" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Johnson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2565" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad294" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Shan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizi Jian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021187" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mariniere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200338" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathieu Nocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101648" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560217v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15494-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575278v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jb017732" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melgar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghui Geng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Goldberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crowell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170259" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.12.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTNFKJNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856117v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Nocquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727029v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieri Morales Rivera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Amelung" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Hong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073720" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124534v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.10.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744853v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013080" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#160;carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2620" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531502v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Nocquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biggs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.046" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572855v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip England" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houseman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013382" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Chuan Lin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mozziconacci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JFPM1KX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28404" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402144v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004117" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220140036" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855994v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guihua" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ailan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiaoqing" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Renmao" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12072" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ8498NL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812759v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.037" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW0BG4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043899" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V8RF2PC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407982v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.013" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2XGPMRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460769v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aktug" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cing&#246;z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Erkan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006000" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338714v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Delacou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1271-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shaw" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ambraseys" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. England" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Floyd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gorman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo151" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Stamps" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saria" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnady" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032781" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camp Van" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03205.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407587v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Han" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004253" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407586v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.259.01.03" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7Z6BN835-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00270314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DP4PF8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407616v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-006-0078-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VGBCZ7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407456v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022174" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407424v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattioli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04428" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1FFBQP4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407336v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-003-2468-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N87L85Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01935.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406987v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00482-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTFDVRJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406665v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716483v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-mathieu-nocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3436-9354" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077040147" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vJUZxisAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1383" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Harrichhausen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Johnson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marconato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Doin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lovery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chlieh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Norabuena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Villegas&#8208;lanza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027114" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mothes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ojeda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Morales-Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mora-P&#225;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad294" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750721v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;Y Collot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;n. Proust" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;m Nocquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audemard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidalgo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Le Pennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2022.103802" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578572v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchuan Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Shan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizi Jian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Song" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Mariniere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chlieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Yepes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Hoskins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meltzer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116620" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Palacios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2019.101648" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15494-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Soto&#8208;cordero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bergman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stachnik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Marini&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nocquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz564" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathieu Nocquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087775" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Serpelloni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Le&#243;n-R&#237;os" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Rietbrock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado Cevallos Alvarado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228165" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.05.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhuo Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihua Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jb017732" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727045v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6596" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Nocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy146" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marini&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yepes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nocquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170259" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.12.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTNFKJNZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Segovia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galv&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004771" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170243" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ruhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Melgar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianghui Geng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Goldberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Crowell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180177" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan Qu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfeng Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2017.10.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737651v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2864" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131793v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieri Morales Rivera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Amelung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hoon Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl073720" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan&#160;carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vall&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tavera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2620" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744853v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013080" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531502v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna K. Ebmeier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Elliott" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-M. Nocquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biggs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.046" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572855v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip England" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houseman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013382" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Chuan Lin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mozziconacci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.09.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JFPM1KX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenotre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28404" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402144v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004117" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matthieu Nocquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011261" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvadaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagreulet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segovia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2012TC003224" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Charvis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.027" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB26PCBX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegas-Lanza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2099" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390027v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarado" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220140036" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067233v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vallee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50216" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Guihua" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xiwei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ailan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Xiaoqing" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Renmao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-6724.12072" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZ8498NL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812759v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.037" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHW0BG4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658793v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perfettini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008166" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kositsky" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09062" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-74L06Z32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043899" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V8RF2PC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Floyd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Billiris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paradissis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009jb007040" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407982v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.12.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2XGPMRM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460769v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aktug" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cing&#246;z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parsons" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Erkan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006000" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407886v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shaw" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ambraseys" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. England" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Floyd" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gorman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo151" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00338714v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Delacou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Champagnac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1271-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407887v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Stamps" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saria" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hartnady" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032781" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camp Van" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03205.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407587v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Han" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demets" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004253" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407586v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Ebinger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.259.01.03" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7Z6BN835-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00270314v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tregoning" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.02.037" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DP4PF8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-006-0078-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VGBCZ7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407424v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattioli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stein" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04428" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-1FFBQP4F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL022174" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-003-2468-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N87L85Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01935.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406987v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00482-5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTFDVRJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406665v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouanne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tardy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715809v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebotier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metzger" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716483v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>