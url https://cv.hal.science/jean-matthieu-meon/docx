--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2063 +66,2132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines, la division. Patrimonialisation et créateurs chez Marvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monuments, reconstitutions et produits dérivés. L’externalisation de la patrimonialisation par Marvel (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Historical truth or industry legend”? La diversité des mises en perspective éditoriales. L’externalisation de la patrimonialisation par Marvel (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Monuments, reconstitutions et produits dérivés. L’externalisation de la patrimonialisation par Marvel (1)</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Alter Ego au Comics Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier - Bédéphilie, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation comme promotion – et inversement. À propos d’une réédition Marvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D’Alter Ego au Comics Journal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine narratif ? Réédition et univers fictionnel chez Marvel depuis les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Dossier - Bédéphilie, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Ouest, rien de nouveau ? Les éditions françaises de la collection « Marvel Graphic Novel » et la circulation contrastée de l’étiquette graphic novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La bande dessinée vagabonde: échanges, transferts, circulations, 14 (1), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du texte ? Le texte de bande dessinée et son lettrage au prisme des expositions de bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le musée, le manifeste et le catalogue. La patrimonialisation du comic book par l’anthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Le musée de société aujourd'hui. Héritage et mutation, 39, pp.249-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.8233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman graphique comme catégorie contextuelle. Déplacements et (re)qualifications de Chandler : Red Tide et de Bloodstar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marvel to Strange. Publishing Marvel Comics in France (1969-1996): Between Importation and Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmenter, matérialiser. Prises en charge de la matérialité de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bande dessinée et culture matérielle, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics in Museums and at their Periphery: Hierarchical Reaffirmation and Domination Adjustments in French Art Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ImageTexT : Interdisciplinary Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche extensive du roman graphique Phuong-Dinh Express, Autodafé et la combustion spontanée des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.68-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions de bande dessinée et narration : entre réduction plasticienne et évocation de l’imaginaire. Modalités d’exposition et logiques de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics Exhibitions in Contemporary France: Diversity and Symbolic Ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A War Like Any Other… Or Nobler ? The Great War in the EC Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée : une légitimité sous conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.84-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social conditions of cultural domination. Field, sub-field and local spaces of wind music in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975512473748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of fumetti and graphic novels: Film adaptation as a reflexive act – The Bunker of the Last Gunshots and the Autodafé imprint (France, 1980s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illégitimité de la bande dessinée et son institutionnalisation : Le rôle de la loi du 16 juillet 1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (54), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la musique au local. Notes ethnographiques sur un orchestre d'harmonie en Alsace rurale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle concerté ou censure ? L'euphémisation du contrôle public des médias et sa légitimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la jeunesse comme légitimation du contrôle des médias : le contrôle des publications pour la jeunesse en France et aux Etats-Unis au lendemain de la Seconde Guerre Mondiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.(?)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signalétique télévisuelle du CSA comme “conseil aux parents”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.28-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...360 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2132,751 +2201,751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sociology of Wind Bands. Amateur Music Between Cultural Domination and Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translated By Jean-Yves Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.246, 2013, Ashgate Popular and Folk Music Series, 978-1409461852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315552644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translated By Jean-Yves Bart</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01510167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs artistiques et culturels. Création, institution public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lahuerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 978-2-35687-109-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bardin</w:t>
+                <w:t xml:space="preserve">hal-01886630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en scène de la sexualité et leur (dis)qualification. Obscénité, pornographie et censure (XIXe-XXIe siècles). Bruxelles : Éd. de l’Université de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Beauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lahuerta</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 978-2-35687-109-1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Truffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Beauthier</w:t>
+                <w:t xml:space="preserve">hal-02369316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mondes de l’harmonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des chômeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle des chômeurs.</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours savants, discours militant : Mélange des genres, Paris, L’Harmattan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...135 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2886,1440 +2955,1440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique sans l’engagement ? Commentaire politique et engagement contractuel dans les comic books contemporains. Autour de Civil War de Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Preyat; Jean-Louis Tilleuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-144, 2024, 978-2-8076-0478-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05066214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penciller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erin La Cour; Simon Grennan; Rik Spanjers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234-235, 2022, Palgrave studies in comics and graphic novels, 9783030749736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74974-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erin La Cour; Simon Grennan; Rik Spanjers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-176, 2022, Palgrave studies in comics and graphic novels, 9783030749736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74974-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée américaine et ses indépendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Employé du moi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire (sur) la small press, catalogue de l’exposition Indie Americans, créée à Culture Maison, Bruxelles, Septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Employé du moi, pp.27-37, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une guerre plus noble ? La Première Guerre mondiale vue du ciel dans les EC Comics (États-Unis 1951-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil; Louis Vandecasteele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-18 en bande dessinée et en littérature de jeunesse. Temps et enjeux d'une thématique guerrière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.167-185, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques et pratiques de l’intermédiation dans l’édition de bande dessinée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jeanpierre; Olivier Roueff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture et ses intermédiaires : dans les arts, le numérique et les industries créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.131-144, 2014, 978-2-8130-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Europe Mobilises….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370676v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs artistiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bardin; Claire Lahuerta; Jean-Matthieu Méon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs artistiques et culturels : création, institution, public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Le Bord de l’eau, pp.7-16, 2011, Dispositifs artistiques et culturels : création, institution, public</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Beauthier; Jean-Matthieu Méon; Barbara Truffin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mises en scène de la sexualité et leur (dis)qualification. Obscénité, pornographie et censure (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp.7-15, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’Europe mobilise….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe des Européens. Enquête comparative sur les perceptions de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.253-278, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégitimité culturelle et censure de la pornographie. Le contrôle des bandes dessinées et des romans « pornographiques » en France depuis 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Beauthier; Jean-Matthieu Méon; Barbara Truffin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mises en scène de la sexualité et leur (dis)qualification. Obscénité, pornographie et censure (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Université Libre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-141, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Employé du moi, pp.27-37, 2018</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de l'harmonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.167-185, 2018</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.131-144, 2014, 978-2-8130-0097-2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses de la réception et contrôle des programmes télévisés : le recours paradoxal du CSA à la question des effets des médias.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Charpentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment sont lues les œuvres ? Actualités des recherches en sociologie de la réception des publics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Créaphis, pp.(?), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'observation directe comme méthode de la sociologie des institutions. A propos d'une enquête au Conseil Supérieur de l'Audiovisuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Cohen, B. Lacroix, P. Riutort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'activité politique. Éléments d'analyse sociologique (18e-20e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.143-161, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Le Bord de l’eau, pp.7-16, 2011, Dispositifs artistiques et culturels : création, institution, public</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’installation de la Commission de surveillance et de contrôle. Les commissaires et la mise en forme de leur institution (1950-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Crépin; Thierry Groensteen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« On tue à chaque page ! » La loi de 1949 sur les publications destinées à la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Temps, pp.105-116, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp.7-15, 2010</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux lois en une ? L’article 14 de la loi du 16 juillet 1949. Du contrôle des publications enfantines à la surveillance de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Crépin; Thierry Groensteen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« On tue à chaque page ! » La loi de 1949 sur les publications destinées à la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Temps, pp.87-91, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...670 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4329,574 +4398,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment Spider-Man est devenu un objet patrimonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lindingre. Contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l’Alzette..territoires et destins partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman gravé au roman graphique, une généalogie réinvestie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec « Spider-Man : New Generation », plusieurs araignées pour une seule toile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corben, un dessinateur au bord des mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Eisner et l’ambition des premiers romans graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Eisner and the evolution of the graphic novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste plutôt que son art ? Hergé au Grand Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4906,153 +4975,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Comics Patrimonialisation of Woodcut Novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do their peritexts tell us about the early “graphic novels”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5062,2571 +5131,2571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catalogues sans histoires ? Logique de fragment et récit dans les catalogues d’expositions de bande dessinée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’exposition à l’ouvrage. Histoire, formes et enjeux du catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; Centre Pompidou; Université Paris 8; Université Paris 1 Panthéon-Sorbonne, May 2023, Paris, France. pp.195-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untangling history and patrimonialisation. Woodcut novel reprints and Jean Davallon’s model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, [En ligne], Germany. pp.93-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783988580566-93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les super-héros de la Guerre des Etoiles : capter et convertir les fans. Les premières éditions françaises des comics Marvel Star Wars (1977-1986)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MédiaBD Bédéphilie et intermédialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité internationale de la bande dessinée et de l'image, Apr 2024, Angoulême, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/w21g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééditer, requalifier, actualiser. Le patrimoine « redécouvert » du roman graphique (Frans Masereel, Charlotte Salomon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises CPM 2023 Futurs POP - Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte fait-il le roman graphique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le texte, un polyèdre multidisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mentouri Constantine, Oct 2023, [En ligne], Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Mentouri Constantine, Oct 2023, [En ligne], Algérie</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprint anthologies and the evolution of the discourse on comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RoCCET Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RoCCET Lab, School of Journalism and Communication, Carleton University, Feb 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, RoCCET Lab, School of Journalism and Communication, Carleton University, Feb 2021, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaxie BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Conf' Curieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Aquarium de Nancy, Dec 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auteur et le corps de ses personnages. De Luba à Fritz, les actrices de papier de Gilbert Hernandez.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les êtres contrefaits. Corps difformes et corps grotesques dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Poitiers, Dec 2015, Angoulême, France. pp.257-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « graphic novel » comme étiquette nouvelle : des premiers usages américains de la catégorie dans les années 1970 aux premiers usages français dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers/Conférences Atelier du livre : le roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèqe nationale de France (BnF), Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Musée Aquarium de Nancy, Dec 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer la créativité. La communication de Strasbourg &amp;quot;ville hypercréative&amp;quot;, sur l'illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste plutôt que son art : Ambivalence de la reconnaissance de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Reconnaissance et consécration artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le « graphic novel » et ses usages (États-Unis, années 1970 / France, années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques (CPM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Université Paris 13; Université d'Artois; UC Louvain; Université Paris 3; EHESS; Université de Limoges; Paris Nanterre; Queen’s University (Belfast), Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sons and grandsons of origins: Narrative memory in mainstream super-hero publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Comics and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gand (Belgique), Apr 2017, Gand, Belgium. pp.189-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91746-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91746-7_10⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02369404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre de l'illustration dans le cadre du festival Central vapeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Vapeur, Mar 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From nostalgia to critical reappraisal. The anthological discourse on American comic books since 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Graphic Novel and Comics Conference: Retro! Time, Memory, Nostalgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le &amp;quot;graphic novel&amp;quot; et ses usages (États-Unis, années 1970/France, années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques. Approches critiques des fictions médiatiques : enjeux, outils, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue-livre et bande dessinée : les usages du format mook et leurs logiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.249-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur comme artiste polyvalent. La légitimité culturelle et ses figures imposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le statut culturel de la bande dessinée : ambiguïtés et évolutions - The Cultural Standing of Comics : Ambiguities and Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réédition comme sélection et discours. Pratique anthologique et comic books aux États-Unis (XXe et XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Colloque international de l’IAWIS/AIERTI. La reproduction des images et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Word and Image Studies / Association Internationale pour l’Etude des Rapports entre Texte et Image (IAWIS/AIERTI); Centre des Sciences historiques de la culture (SHC) - Faculté de Lettres / Université de Lausanne (UNIL), Jul 2017, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le King of Comics à Dornot-Corny. Des comics à la Moselle en passant par Hollywood. À propos du festival « Kirby super-héros, Cabanes 2017 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude internationales La Lorraine des écrivains : création littéraire et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2016, Metz, France. pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée et institutions : quel dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laval</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Central Vapeur, Mar 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral interuniversitaire Nouvelles perspectives pour la recherche en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’original et le reproduit. De quelques stratégies contemporaines de prise en charge de la reproduction en bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Quoi de neuf ? Les avancées de l’art multiplié au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Étude des Arts Contemporains (Ceac, Université de Lille), May 2013, Amiens, France. pp.52-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est une histoire vraie ! Tu pourras jamais mettre ça dans un comics !&amp;quot; Les histoires de guerre de Sam Glanzman et les conditions pour une autobiographie mainstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Expérience autobiographique et bande dessinée de genre : le récit de soi en espaces contraints. Autour de Jack Kirby et de son passage en Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduire le « graphic novel » : une ambition circonscrite. Les premiers usages nord-américains de l’étiquette et leur péritexte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française des études américaines 2016 : Chantiers d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des études américaines (AFEA), May 2016, Toulouse, France. pp.176-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter une autre histoire. La bande dessinée alternative nord-américaine entre autonomie et aspirations à la légitimité artistique. Pratiques éditoriales et discours critiques de l’éditeur PictureBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Icca; LabSIC (Université Paris 13), Nov 2015, Saint-Denis, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2016, Metz, France. pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphic novels&amp;quot; et aspirations littéraires au prisme de l'adaptation. Autour de Bloodstar (Corben, 1976) et des premières initiatives nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e Congrès de l'ACFAS - Transmédialité, Bande dessinée, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l’avancement des sciences (Acfas), May 2016, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Messing</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter une autre histoire. Travail anthologique, revendications artistiques et logiques de positionnement. Pratiques éditoriales et discours critiques de l'éditeur américain de bande dessinée PictureBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the &amp;quot;graphic novel&amp;quot; : The paratext of the first North-American uses of the label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEA 2016 Chantiers d'Amérique - Quelles directions pour les comics studies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser d’autres liens ? Pratiques éditoriales et discours critique de l’éditeur PictureBox : Indépendance et champ de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures indépendantes de la bande dessinée mondiale - Tirer un trait / tisser des liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censorship of Comic Books in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Workshop on Comics and Politics “Comics, Censorship and Freedom of Expression”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ben-Gurion University of the Negev, May 2011, Beersheba et Holon, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field, sub-field and local social spaces: structural levels of “low brow” music and social conditions of cultural domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCUD Workshop on « Field analysis, boundary drawing and socio-cultural inequality »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCUD, May 2011, York, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission de surveillance et de contrôle confrontée à ses remises en cause. Archives Fleurus et accès aux débats internes de l’institution (1966-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité internationale de la bande dessinée et Centre d’histoire culturelle des sociétés contemporaines, Université de Versailles-Saint-Quentin, Jan 2011, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protecting youth or designing tastes? Censorship, cultural policy and cultural judgment in contemporary France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International conference on cultural policy research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICPR, Aug 2010, Jyväskylä, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La censure d’une forme artistique marginale : le contrôle de la bande dessinée en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art, le politique et la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPuS, Université Pierre-Mendès-France, Nov 2009, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...1082 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7636,319 +7705,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093549v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-03093547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8095,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>