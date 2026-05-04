--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -169,1759 +169,1759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’Alter Ego au Comics Journal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dossier - Bédéphilie, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monuments, reconstitutions et produits dérivés. L’externalisation de la patrimonialisation par Marvel (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Historical truth or industry legend”? La diversité des mises en perspective éditoriales. L’externalisation de la patrimonialisation par Marvel (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D’Alter Ego au Comics Journal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation comme promotion – et inversement. À propos d’une réédition Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Dossier - Bédéphilie, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine narratif ? Réédition et univers fictionnel chez Marvel depuis les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Ouest, rien de nouveau ? Les éditions françaises de la collection « Marvel Graphic Novel » et la circulation contrastée de l’étiquette graphic novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La bande dessinée vagabonde: échanges, transferts, circulations, 14 (1), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du texte ? Le texte de bande dessinée et son lettrage au prisme des expositions de bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le musée, le manifeste et le catalogue. La patrimonialisation du comic book par l’anthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Le musée de société aujourd'hui. Héritage et mutation, 39, pp.249-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.8233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman graphique comme catégorie contextuelle. Déplacements et (re)qualifications de Chandler : Red Tide et de Bloodstar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marvel to Strange. Publishing Marvel Comics in France (1969-1996): Between Importation and Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmenter, matérialiser. Prises en charge de la matérialité de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bande dessinée et culture matérielle, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics in Museums and at their Periphery: Hierarchical Reaffirmation and Domination Adjustments in French Art Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ImageTexT : Interdisciplinary Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche extensive du roman graphique Phuong-Dinh Express, Autodafé et la combustion spontanée des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.68-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions de bande dessinée et narration : entre réduction plasticienne et évocation de l’imaginaire. Modalités d’exposition et logiques de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A War Like Any Other… Or Nobler ? The Great War in the EC Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics Exhibitions in Contemporary France: Diversity and Symbolic Ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée : une légitimité sous conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social conditions of cultural domination. Field, sub-field and local spaces of wind music in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975512473748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of fumetti and graphic novels: Film adaptation as a reflexive act – The Bunker of the Last Gunshots and the Autodafé imprint (France, 1980s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illégitimité de la bande dessinée et son institutionnalisation : Le rôle de la loi du 16 juillet 1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (54), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...366 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093557v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02369343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la musique au local. Notes ethnographiques sur un orchestre d'harmonie en Alsace rurale.</w:t>
               </w:r>
@@ -5640,1835 +5640,1835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « graphic novel » comme étiquette nouvelle : des premiers usages américains de la catégorie dans les années 1970 aux premiers usages français dans les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers/Conférences Atelier du livre : le roman graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèqe nationale de France (BnF), Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’auteur et le corps de ses personnages. De Luba à Fritz, les actrices de papier de Gilbert Hernandez.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les êtres contrefaits. Corps difformes et corps grotesques dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Poitiers, Dec 2015, Angoulême, France. pp.257-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèqe nationale de France (BnF), Apr 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste plutôt que son art : Ambivalence de la reconnaissance de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Reconnaissance et consécration artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer la créativité. La communication de Strasbourg &amp;quot;ville hypercréative&amp;quot;, sur l'illustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre de l'illustration dans le cadre du festival Central vapeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central Vapeur, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le « graphic novel » et ses usages (États-Unis, années 1970 / France, années 1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques (CPM2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Université Paris 13; Université d'Artois; UC Louvain; Université Paris 3; EHESS; Université de Limoges; Paris Nanterre; Queen’s University (Belfast), Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons and grandsons of origins: Narrative memory in mainstream super-hero publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Comics and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Gand (Belgique), Apr 2017, Gand, Belgium. pp.189-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91746-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From nostalgia to critical reappraisal. The anthological discourse on American comic books since 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Graphic Novel and Comics Conference: Retro! Time, Memory, Nostalgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le &amp;quot;graphic novel&amp;quot; et ses usages (États-Unis, années 1970/France, années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques. Approches critiques des fictions médiatiques : enjeux, outils, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue-livre et bande dessinée : les usages du format mook et leurs logiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.249-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le King of Comics à Dornot-Corny. Des comics à la Moselle en passant par Hollywood. À propos du festival « Kirby super-héros, Cabanes 2017 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude internationales La Lorraine des écrivains : création littéraire et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2016, Metz, France. pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur comme artiste polyvalent. La légitimité culturelle et ses figures imposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le statut culturel de la bande dessinée : ambiguïtés et évolutions - The Cultural Standing of Comics : Ambiguities and Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réédition comme sélection et discours. Pratique anthologique et comic books aux États-Unis (XXe et XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Colloque international de l’IAWIS/AIERTI. La reproduction des images et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Word and Image Studies / Association Internationale pour l’Etude des Rapports entre Texte et Image (IAWIS/AIERTI); Centre des Sciences historiques de la culture (SHC) - Faculté de Lettres / Université de Lausanne (UNIL), Jul 2017, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée et institutions : quel dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laval</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Central Vapeur, Mar 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral interuniversitaire Nouvelles perspectives pour la recherche en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est une histoire vraie ! Tu pourras jamais mettre ça dans un comics !&amp;quot; Les histoires de guerre de Sam Glanzman et les conditions pour une autobiographie mainstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Expérience autobiographique et bande dessinée de genre : le récit de soi en espaces contraints. Autour de Jack Kirby et de son passage en Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’original et le reproduit. De quelques stratégies contemporaines de prise en charge de la reproduction en bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Quoi de neuf ? Les avancées de l’art multiplié au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Étude des Arts Contemporains (Ceac, Université de Lille), May 2013, Amiens, France. pp.52-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduire le « graphic novel » : une ambition circonscrite. Les premiers usages nord-américains de l’étiquette et leur péritexte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française des études américaines 2016 : Chantiers d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des études américaines (AFEA), May 2016, Toulouse, France. pp.176-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter une autre histoire. La bande dessinée alternative nord-américaine entre autonomie et aspirations à la légitimité artistique. Pratiques éditoriales et discours critiques de l’éditeur PictureBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Icca; LabSIC (Université Paris 13), Nov 2015, Saint-Denis, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Word and Image Studies / Association Internationale pour l’Etude des Rapports entre Texte et Image (IAWIS/AIERTI); Centre des Sciences historiques de la culture (SHC) - Faculté de Lettres / Université de Lausanne (UNIL), Jul 2017, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphic novels&amp;quot; et aspirations littéraires au prisme de l'adaptation. Autour de Bloodstar (Corben, 1976) et des premières initiatives nord-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">84e Congrès de l'ACFAS - Transmédialité, Bande dessinée, Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association canadienne-française pour l’avancement des sciences (Acfas), May 2016, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2016, Metz, France. pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter une autre histoire. Travail anthologique, revendications artistiques et logiques de positionnement. Pratiques éditoriales et discours critiques de l'éditeur américain de bande dessinée PictureBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Temps, Temporalités et information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communciation (SFSIC), Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Messing</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing the &amp;quot;graphic novel&amp;quot; : The paratext of the first North-American uses of the label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEA 2016 Chantiers d'Amérique - Quelles directions pour les comics studies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser d’autres liens ? Pratiques éditoriales et discours critique de l’éditeur PictureBox : Indépendance et champ de la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures indépendantes de la bande dessinée mondiale - Tirer un trait / tisser des liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censorship of Comic Books in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second Workshop on Comics and Politics “Comics, Censorship and Freedom of Expression”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ben-Gurion University of the Negev, May 2011, Beersheba et Holon, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission de surveillance et de contrôle confrontée à ses remises en cause. Archives Fleurus et accès aux débats internes de l’institution (1966-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité internationale de la bande dessinée et Centre d’histoire culturelle des sociétés contemporaines, Université de Versailles-Saint-Quentin, Jan 2011, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field, sub-field and local social spaces: structural levels of “low brow” music and social conditions of cultural domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCUD Workshop on « Field analysis, boundary drawing and socio-cultural inequality »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCUD, May 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...711 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370772v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02370828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting youth or designing tastes? Censorship, cultural policy and cultural judgment in contemporary France</w:t>
               </w:r>
@@ -8164,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>