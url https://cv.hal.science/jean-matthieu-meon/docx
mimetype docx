--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -169,1759 +169,1759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Historical truth or industry legend”? La diversité des mises en perspective éditoriales. L’externalisation de la patrimonialisation par Marvel (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monuments, reconstitutions et produits dérivés. L’externalisation de la patrimonialisation par Marvel (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’Alter Ego au Comics Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dossier - Bédéphilie, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Monuments, reconstitutions et produits dérivés. L’externalisation de la patrimonialisation par Marvel (1)</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation comme promotion – et inversement. À propos d’une réédition Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Historical truth or industry legend”? La diversité des mises en perspective éditoriales. L’externalisation de la patrimonialisation par Marvel (2)</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patrimoine narratif ? Réédition et univers fictionnel chez Marvel depuis les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Will Eisner. Graphic Novel Godfather : le roman graphique mis en contexte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’Ouest, rien de nouveau ? Les éditions françaises de la collection « Marvel Graphic Novel » et la circulation contrastée de l’étiquette graphic novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La bande dessinée vagabonde: échanges, transferts, circulations, 14 (1), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire du texte ? Le texte de bande dessinée et son lettrage au prisme des expositions de bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le musée, le manifeste et le catalogue. La patrimonialisation du comic book par l’anthologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43, pp.178-185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11rap⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Le musée de société aujourd'hui. Héritage et mutation, 39, pp.249-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/culturemusees.8233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman graphique comme catégorie contextuelle. Déplacements et (re)qualifications de Chandler : Red Tide et de Bloodstar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pardaillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Marvel to Strange. Publishing Marvel Comics in France (1969-1996): Between Importation and Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1104234ar⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmenter, matérialiser. Prises en charge de la matérialité de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bande dessinée et culture matérielle, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.3711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Espaces et formes du texte dans la bande dessinée, 15, pp.[en ligne]</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics in Museums and at their Periphery: Hierarchical Reaffirmation and Domination Adjustments in French Art Museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ImageTexT : Interdisciplinary Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche extensive du roman graphique Phuong-Dinh Express, Autodafé et la combustion spontanée des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.68-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.71-83</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expositions de bande dessinée et narration : entre réduction plasticienne et évocation de l’imaginaire. Modalités d’exposition et logiques de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du GRIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.165-190</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics Exhibitions in Contemporary France: Diversity and Symbolic Ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A War Like Any Other… Or Nobler ? The Great War in the EC Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Comic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, General Issue with “Comics and Fine Art” Forum, 10 (3), pp.[En ligne]</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée : une légitimité sous conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social conditions of cultural domination. Field, sub-field and local spaces of wind music in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975512473748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Imaginaire de la narration dans les productions littéraires mixtes (texte écrit et image fixe) contemporaines, 3, pp.75-93</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Of fumetti and graphic novels: Film adaptation as a reflexive act – The Bunker of the Last Gunshots and the Autodafé imprint (France, 1980s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illégitimité de la bande dessinée et son institutionnalisation : Le rôle de la loi du 16 juillet 1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (54), pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/31554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...341 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369343v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03093557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la musique au local. Notes ethnographiques sur un orchestre d'harmonie en Alsace rurale.</w:t>
               </w:r>
@@ -3458,651 +3458,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs artistiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bardin; Claire Lahuerta; Jean-Matthieu Méon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs artistiques et culturels : création, institution, public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Le Bord de l’eau, pp.7-16, 2011, Dispositifs artistiques et culturels : création, institution, public</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Europe Mobilises….</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02370676v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Beauthier; Jean-Matthieu Méon; Barbara Truffin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mises en scène de la sexualité et leur (dis)qualification. Obscénité, pornographie et censure (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp.7-15, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégitimité culturelle et censure de la pornographie. Le contrôle des bandes dessinées et des romans « pornographiques » en France depuis 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Beauthier; Jean-Matthieu Méon; Barbara Truffin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mises en scène de la sexualité et leur (dis)qualification. Obscénité, pornographie et censure (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Université Libre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-141, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’Europe mobilise….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Gaxie; Nicolas Hubé; Marine de Lassalle; Jay Rowell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptions of Europe. A Comparative Sociology of European Attitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR Press, pp.285-314, 2011</w:t>
+              <w:t xml:space="preserve">L’Europe des Européens. Enquête comparative sur les perceptions de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.253-278, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ed. Le Bord de l’eau, pp.7-16, 2011, Dispositifs artistiques et culturels : création, institution, public</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp.7-15, 2010</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de l'harmonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00488777v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03093153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de la réception et contrôle des programmes télévisés : le recours paradoxal du CSA à la question des effets des médias.</w:t>
               </w:r>
@@ -5640,1339 +5640,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’auteur et le corps de ses personnages. De Luba à Fritz, les actrices de papier de Gilbert Hernandez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les êtres contrefaits. Corps difformes et corps grotesques dans la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Poitiers, Dec 2015, Angoulême, France. pp.257-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « graphic novel » comme étiquette nouvelle : des premiers usages américains de la catégorie dans les années 1970 aux premiers usages français dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers/Conférences Atelier du livre : le roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèqe nationale de France (BnF), Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'homme et de la société de Poitiers, Dec 2015, Angoulême, France. pp.257-276</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artiste plutôt que son art : Ambivalence de la reconnaissance de la bande dessinée par l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Reconnaissance et consécration artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (Gresco, Université de Poitiers/Université de Limoges); Centre universitaire de recherches administratives et politiques de Picardie (Curapp, Université d'Amiens), Nov 2012, Poitiers, France. pp.25-40</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer la créativité. La communication de Strasbourg &amp;quot;ville hypercréative&amp;quot;, sur l'illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le « graphic novel » et ses usages (États-Unis, années 1970 / France, années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques (CPM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille; Université Paris 13; Université d'Artois; UC Louvain; Université Paris 3; EHESS; Université de Limoges; Paris Nanterre; Queen’s University (Belfast), Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sons and grandsons of origins: Narrative memory in mainstream super-hero publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Comics and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Gand (Belgique), Apr 2017, Gand, Belgium. pp.189-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91746-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de l'illustration dans le cadre du festival Central vapeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Central Vapeur, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille; Université Paris 13; Université d'Artois; UC Louvain; Université Paris 3; EHESS; Université de Limoges; Paris Nanterre; Queen’s University (Belfast), Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From nostalgia to critical reappraisal. The anthological discourse on American comic books since 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Graphic Novel and Comics Conference: Retro! Time, Memory, Nostalgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories d’histoires, une histoire des catégories. Le &amp;quot;graphic novel&amp;quot; et ses usages (États-Unis, années 1970/France, années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de la recherche Cultures populaires et médiatiques. Approches critiques des fictions médiatiques : enjeux, outils, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bournemouth University (Royaume-Uni), Jun 2018, Bournemouth, United Kingdom</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue-livre et bande dessinée : les usages du format mook et leurs logiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les revues-livres ou Mooks : nouveaux espaces du journalisme narratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.249-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle – Paris 3; Université Paris Nanterre, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réédition comme sélection et discours. Pratique anthologique et comic books aux États-Unis (XXe et XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIe Colloque international de l’IAWIS/AIERTI. La reproduction des images et des textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Word and Image Studies / Association Internationale pour l’Etude des Rapports entre Texte et Image (IAWIS/AIERTI); Centre des Sciences historiques de la culture (SHC) - Faculté de Lettres / Université de Lausanne (UNIL), Jul 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Apr 2014, Metz, France. pp.249-266</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur comme artiste polyvalent. La légitimité culturelle et ses figures imposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le statut culturel de la bande dessinée : ambiguïtés et évolutions - The Cultural Standing of Comics : Ambiguities and Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le King of Comics à Dornot-Corny. Des comics à la Moselle en passant par Hollywood. À propos du festival « Kirby super-héros, Cabanes 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude internationales La Lorraine des écrivains : création littéraire et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Dec 2016, Metz, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sur l’image et le texte (Grit), May 2013, Louvain-la-Neuve, Belgique. pp.185-204</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée et institutions : quel dialogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral interuniversitaire Nouvelles perspectives pour la recherche en bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Word and Image Studies / Association Internationale pour l’Etude des Rapports entre Texte et Image (IAWIS/AIERTI); Centre des Sciences historiques de la culture (SHC) - Faculté de Lettres / Université de Lausanne (UNIL), Jul 2017, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est une histoire vraie ! Tu pourras jamais mettre ça dans un comics !&amp;quot; Les histoires de guerre de Sam Glanzman et les conditions pour une autobiographie mainstream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Expérience autobiographique et bande dessinée de genre : le récit de soi en espaces contraints. Autour de Jack Kirby et de son passage en Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2017, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’original et le reproduit. De quelques stratégies contemporaines de prise en charge de la reproduction en bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Quoi de neuf ? Les avancées de l’art multiplié au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Étude des Arts Contemporains (Ceac, Université de Lille), May 2013, Amiens, France. pp.52-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2017, Metz, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter une autre histoire. La bande dessinée alternative nord-américaine entre autonomie et aspirations à la légitimité artistique. Pratiques éditoriales et discours critiques de l’éditeur PictureBox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Icca; LabSIC (Université Paris 13), Nov 2015, Saint-Denis, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduire le « graphic novel » : une ambition circonscrite. Les premiers usages nord-américains de l’étiquette et leur péritexte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association française des études américaines 2016 : Chantiers d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française des études américaines (AFEA), May 2016, Toulouse, France. pp.176-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.151.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.151.0176⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02369335v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02023059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic novels&amp;quot; et aspirations littéraires au prisme de l'adaptation. Autour de Bloodstar (Corben, 1976) et des premières initiatives nord-américaines</w:t>
               </w:r>
@@ -7805,50 +7805,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7867,149 +7959,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093547v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-03093549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8164,51 +8164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067046v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1104234ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.8233" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03090098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/31554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lahuerta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/books/dispositifs-artistiques-et-culturels/444/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Beauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Truffin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1472966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74974-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01510950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370676v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digistore.bib.ulb.ac.be/2010/noncat000024_000_f.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04627059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03080835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01996009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783988580566-93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066382v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w21g" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04467953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142280v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91746-7_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03146775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01819156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477422v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Messing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726360v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02023059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.151.0176" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01367404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>