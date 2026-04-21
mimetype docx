--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -2815,391 +2815,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930875v1</w:t>
+                <w:t xml:space="preserve">hal-02860240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riond</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860240v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.487-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956072v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of object‐oriented LiDAR predictors for forest bird habitat suitability modeling</w:t>
               </w:r>
@@ -4183,550 +4183,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Munoz</w:t>
+                <w:t xml:space="preserve">E. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bock</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 211-212, pp.81-92</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361057v1</w:t>
+                <w:t xml:space="preserve">hal-02603042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lothar Eysn</w:t>
+                <w:t xml:space="preserve">J. Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Hollaus</w:t>
+                <w:t xml:space="preserve">J.P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lindberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">A. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211-212, pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170682v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Eysn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Hollaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1721-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f6051721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255892v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mermin</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603042v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de spatialisation pour l'agrégation par parcelle des estimations de paramètres forestiers par LiDAR aéroporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (211-212), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross correlation of diameter measures for the co registration of forest inventory plots with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.2307-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5002,64 +5002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hiver 2011 (31), p. 49 - p. 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5097,51 +5097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Regression for the Estimation of Forest Stand Parameters Using Airborne Laser Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5296,51 +5296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTUVI : un modèle sous SIG pour la cartographie des surfaces débardables en zone de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6394,523 +6394,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
+                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Aussenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">N. Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Carrette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+                <w:t xml:space="preserve">D. Moeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Paccard</w:t>
+                <w:t xml:space="preserve">M. Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609730v1</w:t>
+                <w:t xml:space="preserve">hal-02610075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
+                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Boissieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">M. de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
+              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610072v1</w:t>
+                <w:t xml:space="preserve">hal-02609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Helbig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610075v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Boisvilliers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
+              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609204v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'Erable américain dans les ripisylves insulaires de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2019 - XXV IUFRO World Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.1</w:t>
@@ -7442,316 +7442,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range avalanche-forest interactions leave strong environmental footprints in medium-high mountain ranges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608212v1</w:t>
+                <w:t xml:space="preserve">hal-02607611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-range avalanche-forest interactions leave strong environmental footprints in medium-high mountain ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607611v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,103 +8009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIDAR aéroporté : une technologie révolutionnaire pour cartographier les peuplements forestiers complexes de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8251,51 +8251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8773,51 +8773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of spatialisation methods for the aggregation of LiDAR forest estimates at the compartment level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8989,64 +8989,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t>
@@ -9069,204 +9069,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartment-level validation of lidar area-based prediction of forest parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.31</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600245v1</w:t>
+                <w:t xml:space="preserve">hal-02599842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Compartment-level validation of lidar area-based prediction of forest parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
+              <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599842v1</w:t>
+                <w:t xml:space="preserve">hal-02600245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effect of forest input data on rockfall simulations</w:t>
               </w:r>
@@ -9554,51 +9554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FORGECO Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9636,90 +9636,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest mapping and harvest planning with airborne laser scanning: an operational experiment in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EARSeL SIG Forestry workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,51 +9757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.2711 - 2714, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9982,51 +9982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10090,51 +10090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10198,51 +10198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10293,51 +10293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machines regression for estimation of forest parameters from airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10964,51 +10964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11404,64 +11404,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised training for treetop detection with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12075,51 +12075,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -12516,918 +12516,1032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Aubéline Bellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Legland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Thomas Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis de Morogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">ADEME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522614v1</w:t>
+                <w:t xml:space="preserve">hal-03921988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubéline Bellom</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03921988v1</w:t>
+                <w:t xml:space="preserve">hal-03522614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2016, pp.27</w:t>
+                <w:t xml:space="preserve">Chaine de traitement pour la production de cartes forestières à partir de données LiDAR ou photogrammétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riond Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhr Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OUIGEF_T2_VR1, Office national des forêts (ONF); INRAE. 2020, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604282v1</w:t>
+                <w:t xml:space="preserve">hal-05591766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Irstea sur la ressource forestière en Auvergne : estimation de la ressource forestière à partir de données lidar basse résolution et cartographie automatique de l’accessibilité des forêts aux engins forestiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2015, pp.56</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601305v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PlanETer - Planification énergétique territoriale transfrontalière de l'espace Mont Blanc : méthode d'évaluation de la ressource bois-énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude Irstea sur la ressource forestière en Auvergne : estimation de la ressource forestière à partir de données lidar basse résolution et cartographie automatique de l’accessibilité des forêts aux engins forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2015, pp.42</w:t>
+              <w:t xml:space="preserve">irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601408v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest logistic planning strategies - good practices for the Alpine forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">Projet PlanETer - Planification énergétique territoriale transfrontalière de l'espace Mont Blanc : méthode d'évaluation de la ressource bois-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stoehr</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02601300v1</w:t>
+                <w:t xml:space="preserve">hal-02601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single tree detection benchmark report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Eysn</w:t>
+                <w:t xml:space="preserve">Forest logistic planning strategies - good practices for the Alpine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dalponte</w:t>
+                <w:t xml:space="preserve">E. Hainzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kobal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pellegrini</w:t>
+                <w:t xml:space="preserve">D. Stoehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.87</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601301v1</w:t>
+                <w:t xml:space="preserve">hal-02601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne laser scanning for forest applications - state­ of ­the art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single tree detection benchmark report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eysn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dalponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601299v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Airborne laser scanning for forest applications - state­ of ­the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement et utilisation des outils d'analyse LiDAR pour la cartographie des gisements forestiers et l'évaluation des volumes sur pied en zone de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13437,100 +13551,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des forêts de montagne par scanner laser aéroporté : estimation de paramètres de peuplement par régression SVM et apprentissage non supervisé pour la détection de sommets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENT056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00652698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13540,185 +13654,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lidaRtRee: R package For Forest Analysis with Airborne Laser Scanning (LiDAR) Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lidarHD: R Package to Download and Manage Files of France National Airborne Laser Scanning Cover (LIDAR HD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId362"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13786,51 +13900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="786B1A8C"/>
+    <w:nsid w:val="6200AA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13934,51 +14048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C068E045"/>
+    <w:nsid w:val="25F0805D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14082,51 +14196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4701052"/>
+    <w:nsid w:val="19D6A778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14230,51 +14344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A55D6BA"/>
+    <w:nsid w:val="ADFDCED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14378,51 +14492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FC09B750"/>
+    <w:nsid w:val="D1D2668E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14526,51 +14640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4A077B96"/>
+    <w:nsid w:val="3ABA8D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14772,51 +14886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riond Catherine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhr Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>