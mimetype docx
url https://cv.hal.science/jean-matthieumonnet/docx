--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">156959569</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=c-E72KgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/E-2626-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -183,145 +204,145 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sujet d'étude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je travaille sur le développement de méthodes de cartographie forestière par télédétection, notamment par scanner laser (LiDAR) aéroporté. Je m'intéresse plus particulièrement aux forêts de montagne, où les contraintes environmentales ont une influence importante sur les possibilités de déploiement opérationnel de cette technologie. L'objectif est de cartographier à l'échelle de l'unité de gestion, voire de l'arbre, les informations décrivant la forêt (volume sur pied, hauteur, densité) ainsi que les conditions de mobilisation. Une attention particulière est portée sur les points critiques et les enjeux liés au transfert opérationnel de ces méthodes.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dans le cadre de l'unité de recherche </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LESSEM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> nous travaillons également sur l'utilisation des cartographies produites évaluer l'effet de protection des forêts contre les risques naturels, mettre en évidence les dépendances spatiales entre les peuplements forestiers et les facteurs environnementaux ou anthropiques comme l'accessibilité, modéliser l'habitat d'espèces à enjeu de conservation et la trame de forêts matures, et plus généralement spatialiser les services écosystémiques rendus par la forêt dans une optique de gestion intégrée des territoires forestiers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Méthodes et outils utilisés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plusieurs domaines scientifiques sont mis à contribution: télédétection, statistiques, traitement d'images et nuage de points 3D, inventaire forestier, systèmes d'information géographique. Logiciels utilisés: R, SIMMEM, Sylvaccess, QGIS.Je travaille à l'intégration de mes résultats de recherche dans un package R pour la réalisation d'analyses forestières à partir de données de scanner laser aéroporté : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lidaRtRee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (disponible sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CRAN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Des tutoriels et données sont proposés sur le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">répertoire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">documentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> associée.La campagne nationale LiDAR HD est une  opportunité pour mettre en oeuvre des projets opérationnels basés sur ces données de télédétection. Le package R lidarHD vise à faciliter l'utilisation de ces données. Des tutoriels et des données sont disponibles sur le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et dans la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">documentation.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Encadrement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -397,207 +418,207 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2009-2012 - TD traitement d'image (4h). Grenoble INP. 1A cycle ingénieur et master 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thèses encadrées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Apport de la fusion Lidar / SfM-hyperspectral pour la caractérisation géométrique et radiométrique des arbres.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2017-2020. Eduardo Tusa-Jumbo. Financement Labex OSUG@2020. Directeur J. Chanussot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Habitat modeling of Tetraonidae in the Jura massif: contribution of LiDAR airborne remote sensing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. 2015-2018. Anouk Glad. Financement CD01. Directeur B. Reineking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Apport des profils de végétation et de l'intensité pour la caractérisation de la biodiversité forestière par Lidar aéroporté (ALS)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Romain Guillot. Master 2 Observation de la Terre et Géomatique, Université de Strasbourg. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Cartographie et caractérisation des perturbations forestières à l’aide de deux campagnes LIDAR dans le Vercors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Maxime Bissey. Master 2 Geoides, IUGA. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Modélisation et cartographie de la croissance des peuplements forestiers, par comparaison de deux campagnes de LIDAR aéroporté</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Marion Momber. Master 2 Geoides, IUGA. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Caractérisation des perturbations sur un territoire forestier par comparaison de deux campagnes lidar aéroporté</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Zouhir Oihi. Master 2 Geoides, IUGA. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Estimation de l’accroissement des peuplements forestiers par comparaison de deux campagnes lidar aéroporté</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Océane Fave. Master 2 Biologie Écologie Évolution, Université de Grenoble. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Apport de l’imagerie optique à la cartographie des forêts matures développée à partir du LiDAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Juliette Breen. Master 2 SHS, IUGA. 2022. Co-encadrement M. Fuhr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Étude des facteurs d'influence et modélisation de la distribution des petites chouettes de montagne (</w:t>
       </w:r>
       <w:r>
@@ -642,138 +663,138 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Delia Bensussan. Master 2 Écologie et biologie évolutive, Université Paul Sabatier Toulouse III. 2020. Co-encadrement Y. Paillet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Détection et caractérisation de grandes trouées dans les forêts de montagne à partir de nuages de points photogrammétriques et lidar. Anouk Schleich. Stage TFE. 2020. Co-encadrement M. Fuhr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Évaluation spatialisée des services écosystémiques forestiers sur le PNR du Massif des Bauges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Vanneck Nzeta Kenne. Master 2 AETPF, Université de Lorraine. 2019. Co-encadrement P. Vallet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Prospective territoriale et gestion forestière durable : analyse des facteurs influençant le développement forestier sur le territoire du PNR du massif des Bauges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Aubéline Bellom. Master 2 SHS, IUGA. 2019. Co-encadrement A. Sergent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Évaluation des nuages de points photogrammétriques pour l’estimation des caractéristiques des forêts de montagne</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Étienne Teissèdre. INSA Strasbourg. 2019.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mise en place d'un observatoire permanent de la forêt – PNR du Massif des Bauges. Harri Evers et Charly Feppon. BTSA Gestion Forestière, ISETA. 2018. Co-encadrement É. Mermin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forest protection function and uneven-aged management: a case study on the evolution of rockfall hazard for different forest opening sizes. Valentino Floreancig, Doctorant accueilli (5 mois), Université de Bolzano, Italie. 2014.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Évaluation de la pression sylvicole en fonction de l’accessibilité des parcelles, exemple du secteur des Quatre Montagnes (Isère)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Jérémy Bellier, Master2 STADE, Institut de Géographie Alpine, Grenoble. 2014.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Détection et classification d'arbres par scanner laser aéroporté. Damien Jauvart, Master1 MIA, Université Joseph Fourier, Grenoble. 2013.</w:t>
       </w:r>
     </w:p>
@@ -825,81 +846,81 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POIA Forêts matures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Terminés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">iMaestro</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PROTEST</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [coordination]. Prospective Territoriale Spatialisée. ADEME 2018-2021. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapport final</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MONTANE</w:t>
       </w:r>
     </w:p>
@@ -916,138 +937,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot;Qualification des habitats à tétraonidés dans le massif Jurassien&amp;quot;. Financement CD01 2015-2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Valorisation des données Lidar pour la cartographie de la ressource et de l'accessibilité. Canton du Valais (Suisse). [Coordinateur] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapport final</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet PlanETer (Plannification énergétique territoriale). INTERREG Franc-Suisse 2013. [Responsable Workpackage &amp;quot;Ressource bois&amp;quot;]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapport sur la cartographie de la disponibilité bois-énergie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Étude la ressource forestière en Auvergne : Estimation de la ressource forestière à partir de données lidar basse résolution et cartographie automatique de l’accessibilité des forêts aux engins forestiers. Financement ADEME / DRAAF. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapport final</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet FORESEE (Caractérisation de la ressource forestière pour les bioénergies). ANR Bioénergies 2010. Workshop scientifique. Colloque final (Présentation &amp;quot;Evaluer et cartographier la ressource par traitement de données de télédétection lidar aéroporté&amp;quot;)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NEWFOR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Développement de stratégies et de mesures visant à l’amélioration de l’accès aux ressources en bois et à leur gestion). INTERREG IV B Espace alpin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projet FORGECO (FOrêts, Gestion et ECOsystèmes). ANR Systerra 2009.</w:t>
       </w:r>
     </w:p>
@@ -1129,4463 +1150,4463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over the hills and far away: linking landscape factors with cavity excavation on living forest trees by the Black Woodpecker (Dryocopus martius, L. 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Doutau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of remote sensing-based models to predict old-growth forests on large spatiotemporal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 351, pp.119865. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One to rule them all? Assessing the performance of sustainable forest management indicators against multitaxonomic data for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Zapponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300, pp.110874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing forest attribute prediction by considering terrain and scan angles from lidar point clouds: A neural network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karun R Dayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Lahssini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.3531-3544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/jstars.2023.3263595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow accumulation and ablation measurements in a midlatitude mountain coniferous forest (Col de Porte, France, 1325 m altitude): the Snow Under Forest (SnoUF) field campaign data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-5121-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter, height and species of 42 million trees in three European landscapes generated from field data and airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matija Klopčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Hawryło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarosław Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.1-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.15373.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting overmature forests with airborne laser scanning (ALS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (5), pp.731-743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rse2.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Lahssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karun Reuel Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Lahssini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karun Dayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Lahssini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 OUIGEF -Outils innovants pour une gestion concertée des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Becquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.319-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketchnote -La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/set-revue.2021.Sketchnote.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Tree Segmentation Based on Mean Shift and Crown Shape Model for Temperate Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Dalponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (12), pp.2052-2056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LGRS.2020.3012718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salem simulator version 2.0: a tool for predicting the productivity of pure and mixed forest stands and simulating management operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Research Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/openreseurope.13671.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riond</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02860240v1</w:t>
+                <w:t xml:space="preserve">hal-02930875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956072v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930875v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of object‐oriented LiDAR predictors for forest bird habitat suitability modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montadert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), pp.5-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rse2.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow processes in mountain forests: interception modeling for coarse-scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moeser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Teich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.2545-2560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-24-2545-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance and effectiveness of correction methods for spatial sampling bias in species with sex‐specific habitat preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (23), pp.13188-13201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.5765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche activity and socio-environmental changes leave strong footprints in forested landscapes: a case study in the Vosges medium-high mountain range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (77), pp.111-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/aog.2018.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of airborne laser scanning for the assessment of forest protection effect against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), pp.299-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-016-0687-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-area mapping of forest with national airborne laser scanning and field inventory datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Clivaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XLI-B8, pp.727-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B8-727-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 211-212, pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603042v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Renaud</w:t>
+                <w:t xml:space="preserve">Lothar Eysn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jolly</w:t>
+                <w:t xml:space="preserve">Markus Hollaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1721-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f6051721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361057v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Hollaus</w:t>
+                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lindberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.1721-1747. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f6051721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170682v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">E. Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255892v1</w:t>
+                <w:t xml:space="preserve">hal-02603042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de spatialisation pour l'agrégation par parcelle des estimations de paramètres forestiers par LiDAR aéroporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (211-212), pp.93-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross correlation of diameter measures for the co registration of forest inventory plots with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.2307-2326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f5092307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEWFOR : un progetto europeo dove il LiDAR è protagonista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grigolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pirotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hollaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sherwood : Foreste ed Alberi Oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 181, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scanner laser aéroporté en zone de montagne : localiser la ressource forestière et évaluer ses conditions de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hiver 2011 (31), p. 49 - p. 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Regression for the Estimation of Forest Stand Parameters Using Airborne Laser Scanning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+                <w:t xml:space="preserve">SIG et LiDAR pour la réalisation de plans de prévention du risque de chute de blocs : application dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82, pp.52-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2094179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641641v1</w:t>
+                <w:t xml:space="preserve">hal-02595866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIG et LiDAR pour la réalisation de plans de prévention du risque de chute de blocs : application dans les Alpes françaises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">Support Vector Regression for the Estimation of Forest Stand Parameters Using Airborne Laser Scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomatique Expert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.580-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2094179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595866v1</w:t>
+                <w:t xml:space="preserve">hal-00641641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTUVI : un modèle sous SIG pour la cartographie des surfaces débardables en zone de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (2), pp.155-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du volume de bois exploitable en montagne par scanner laser aéroporté (LiDAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual size dimorphism in anurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael I. Cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269 (1507), pp.2301-2307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2002.2170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5595,4903 +5616,4903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PROTEST - Prospective Territoriale Spatialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Lahssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karun Reuel Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Lahssini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Landscape Sustainability Science on the Post-2020 Global Biodiversity Framework. Building a network of interconnected overmature forests using Airborne Laser Scanning and landscape graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a network of overmature forests using airborne laser scanning and landscape graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Maestro : Innovative forest management strategies for a resilient bioeconomy under climate change and disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathéo Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cerioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ForestValue Final conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ForestValue, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de territoires forestiers à partir de données LiDAR ou photogrammétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Teissèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 - Transitions pour le développement des territoires - Connaissances et pratiques innovantes pour des modèles agricoles, alimentaires et forestiers résilients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les montagnes de l’Ain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Trame Verte Forestière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moeser</w:t>
+                <w:t xml:space="preserve">Raphael Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Lejeune</w:t>
+                <w:t xml:space="preserve">T. Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610075v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609204v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610072v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
+              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609730v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'Erable américain dans les ripisylves insulaires de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ème Rencontres Botaniques de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tours, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of LiDAR and hyperspectral imaging for forest applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand 3D segmentation at the tree level from fused airborne LiDAR and Hyperspectral data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2019 - XXV IUFRO World Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between snow avalanche activity, socio-environmental changes and forests leave strong footprints in the landscape of medium-high mountain ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01999560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of Hyperspectral Images and LiDAR Data for Forestry Monitoring - A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Alejandro Tusa Jumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whispers 2018, 9th edition of the Whispers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range avalanche-forest interactions leave strong environmental footprints in medium-high mountain ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mainieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better integration of roughness in rockfall simulations -a sensitivity study with the RockyFor3D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milutin Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIDAR aéroporté : une technologie révolutionnaire pour cartographier les peuplements forestiers complexes de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborn LIDAR : a new technology for mapping alpin complex forest stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01486829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 125th anniversary congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping rockfall release frequency from tree scars and simulated trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-area mapping of forest with national airborne laser scanning and field inventory datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Clivaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII ISPRS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.727-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark of single tree detection methods using data from alpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eysn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hollaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar aéroporté et modélisation spatiale pour la prévention du risque de chutes de bloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique : Prévention des risques en montagne - apport des technologies photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Barberaz, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of spatialisation methods for the aggregation of LiDAR forest estimates at the compartment level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effect of accessibility on forest stand structure with airborne laser scanning data and GIS-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ForestSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method comparisons of forest attribute estimations based on different remote sensing sources, including Lidar. The Vosges case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Toe</w:t>
+                <w:t xml:space="preserve">Compartment-level validation of lidar area-based prediction of forest parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
+              <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599842v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartment-level validation of lidar area-based prediction of forest parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Monnet</w:t>
+                <w:t xml:space="preserve">Influence of forest input data on rockfall simulations at the stand level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.31</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600245v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the effect of forest input data on rockfall simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERPRAEVENT International Symposium on Natural Disaster Mitigation to Establish Society With Resilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nara, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a semi-automated approach for the co-registration of forest inventory plots and airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2013, the 13th International Conference on LiDAR Applications for Assessing Forest Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Beijing, China. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des forêts en 3D. Utilisation de données Lidar pour l'estimation de la ressource forestière et d'indicateurs de biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du LiDAR pour l'estimation de la ressource et la desserte forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FORGECO Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest mapping and harvest planning with airborne laser scanning: an operational experiment in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EARSeL SIG Forestry workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Full waveform airborne laser scanning for vegetation analysis workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machines regression for estimation of forest parameters from airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.2711 - 2714, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5651702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree top detection using local maxima filtering: a parameter sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2010 - 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems (Silvilaser 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using airborne laser scanning to assess forest protection function against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpraevent International Symposium in Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Taipei, Taiwan. p. 586 - p. 594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of forestry parameters in mountainous coppice stands using airborne laser scanning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berger</w:t>
+                <w:t xml:space="preserve">Support vector machines regression for estimation of forest parameters from airborne laser scanning data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvilaser 2010 - 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems (Silvilaser 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. 8 p</w:t>
+              <w:t xml:space="preserve">IGARSS 2010, IEEE Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523248v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector machines regression for estimation of forest parameters from airborne laser scanning data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Chanussot</w:t>
+                <w:t xml:space="preserve">Estimation of forestry parameters in mountainous coppice stands using airborne laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010, IEEE Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t>
+              <w:t xml:space="preserve">Silvilaser 2010 - 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems (Silvilaser 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593502v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using geomatics and airborne laser scanning for rockfall risk zoning: a case study in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10501,1000 +10522,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective territoriale spatialisée : Analyse forestière territoriale combinant télédétection, simulation d’évolution et démarche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire : Les apports de la télédétection et du couplage d’approches avec la télédétection pour l’adaptation au changement climatique et l’atténuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTEST project: multidisciplinary methodology for territorial forest analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ForestSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Land Cover Map as a Proxy for Soil Type in Large-Area Rockfall Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Midterm Conference of Project RockTheAlps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Innsbruck, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing object-oriented LiDAR metrics for characterizing bird habitat in a management perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Glad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Landscape Ecology Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Halle, Germany. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of field and Lidar data for the assessment of forest effect in rockfall simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest biomass mapping with LiDAR data, GIS accessibility analysis and economical model: a case study in the canton of Valais (Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amsterdam, Netherlands. pp.4, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of rockfall trajectory simulations and tree impacts observations for rockfall frequency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vargel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress INTERPRAEVENT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lucerne, Switzerland. pp.226-227, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of rockfall frequency from simulated trajectories and observed tree impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised training for treetop detection with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11504,265 +11525,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11772,176 +11793,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of hyperspectral imaging and LiDAR for forest monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laybros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperspectral Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-303, 2020, Data Handling in Science and Technology, ISBN 978-0-444-63977-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63977-6.00013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11951,147 +11972,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMSpoT: A Decade of Tree-Level, Country-Scale Forest Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajwel Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Besic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12101,1447 +12122,1447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR mapping of forests in kanton Uri (Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LESSEM. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode intégrée d'identification des forêts subnaturelles sur un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délia Bensussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bellifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bonhême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, pp.1-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POIA Trames Forêts Matures, lot n° 1 : caractériser le degré de maturité des forêts et cartographier la trame de forêt mature à l'aide de la télédétection - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délia Ben Sussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, pp.1-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-MAESTRO : Complexité et résilience des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guyennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, pp.1-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubéline Bellom</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03921988v1</w:t>
+                <w:t xml:space="preserve">hal-03522614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Aubéline Bellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Legland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Thomas Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis de Morogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">ADEME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522614v1</w:t>
+                <w:t xml:space="preserve">hal-03921988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine de traitement pour la production de cartes forestières à partir de données LiDAR ou photogrammétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riond Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuhr Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OUIGEF_T2_VR1, Office national des forêts (ONF); INRAE. 2020, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Irstea sur la ressource forestière en Auvergne : estimation de la ressource forestière à partir de données lidar basse résolution et cartographie automatique de l’accessibilité des forêts aux engins forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PlanETer - Planification énergétique territoriale transfrontalière de l'espace Mont Blanc : méthode d'évaluation de la ressource bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest logistic planning strategies - good practices for the Alpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hainzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single tree detection benchmark report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Eysn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dalponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne laser scanning for forest applications - state­ of ­the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et utilisation des outils d'analyse LiDAR pour la cartographie des gisements forestiers et l'évaluation des volumes sur pied en zone de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13551,100 +13572,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des forêts de montagne par scanner laser aéroporté : estimation de paramètres de peuplement par régression SVM et apprentissage non supervisé pour la détection de sommets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENT056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00652698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13654,185 +13675,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lidaRtRee: R package For Forest Analysis with Airborne Laser Scanning (LiDAR) Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lidarHD: R Package to Download and Manage Files of France National Airborne Laser Scanning Cover (LIDAR HD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13900,51 +13921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6200AA91"/>
+    <w:nsid w:val="9362E043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14048,51 +14069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25F0805D"/>
+    <w:nsid w:val="132A1D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14196,51 +14217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19D6A778"/>
+    <w:nsid w:val="467FA19A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14344,51 +14365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADFDCED9"/>
+    <w:nsid w:val="4530AFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14492,51 +14513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D1D2668E"/>
+    <w:nsid w:val="B70E53CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14640,51 +14661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3ABA8D94"/>
+    <w:nsid w:val="A6B71C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14886,51 +14907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riond Catherine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhr Marc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c-E72KgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riond Catherine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhr Marc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>