--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -1945,412 +1945,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting overmature forests with airborne laser scanning (ALS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Karun Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Lahssini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.274⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749422v1</w:t>
+                <w:t xml:space="preserve">hal-03814316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Teste</w:t>
+                <w:t xml:space="preserve">Detecting overmature forests with airborne laser scanning (ALS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karun Reuel Dayal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.731-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702643v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karun Dayal</w:t>
+                <w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Lahssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karun Reuel Dayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouvier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Ienco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814316v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 OUIGEF -Outils innovants pour une gestion concertée des forêts</w:t>
               </w:r>
@@ -2836,391 +2836,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.64-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930875v1</w:t>
+                <w:t xml:space="preserve">hal-02860240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télédétection aéroportée pour la gestion des territoires forestiers de montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riond</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.12⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860240v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of american maple in alluvial forests: a case study in an island complex of the Loire valley (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilaire Martin</w:t>
+                <w:t xml:space="preserve">Fusion of lidar and hyperspectral data for semantic segmentation of forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Tusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Villar</w:t>
+                <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.409-416. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.487-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3832/ifor3237-013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-487-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956072v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of object‐oriented LiDAR predictors for forest bird habitat suitability modeling</w:t>
               </w:r>
@@ -3832,51 +3832,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
+                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
@@ -3911,106 +3911,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502954v1</w:t>
+                <w:t xml:space="preserve">hal-01502945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
+                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
@@ -4045,82 +4045,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502945v1</w:t>
+                <w:t xml:space="preserve">hal-01502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-area mapping of forest with national airborne laser scanning and field inventory datasets</w:t>
               </w:r>
@@ -4204,550 +4204,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Munoz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361057v1</w:t>
+                <w:t xml:space="preserve">hal-01255892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f6051721⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2015.544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170682v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Benchmark of Lidar-Based Single Tree Detection Methods Using Heterogeneous Forest Data from the Alpine Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Eysn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hollaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57902⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.1721-1747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f6051721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255892v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de paramètres forestiers par Lidar aéroporté et imagerie satellitaire RapidEye : étude de sensibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par validation indépendante des prédictions des paramètres forestiers réalisées à partir de données Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mermin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (211-212), pp.71-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 211-212, pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603042v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de spatialisation pour l'agrégation par parcelle des estimations de paramètres forestiers par LiDAR aéroporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (211-212), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4794,51 +4794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross correlation of diameter measures for the co registration of forest inventory plots with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (9), pp.2307-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5023,64 +5023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hiver 2011 (31), p. 49 - p. 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Regression for the Estimation of Forest Stand Parameters Using Airborne Laser Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5317,51 +5317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTUVI : un modèle sous SIG pour la cartographie des surfaces débardables en zone de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,51 +5438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique Expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5693,382 +5693,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+                <w:t xml:space="preserve">The Role of Landscape Sustainability Science on the Post-2020 Global Biodiversity Framework. Building a network of interconnected overmature forests using Airborne Laser Scanning and landscape graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Geographical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760297v1</w:t>
+                <w:t xml:space="preserve">hal-03749441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Landscape Sustainability Science on the Post-2020 Global Biodiversity Framework. Building a network of interconnected overmature forests using Airborne Laser Scanning and landscape graphs</w:t>
+                <w:t xml:space="preserve">Building a network of overmature forests using airborne laser scanning and landscape graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749441v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a network of overmature forests using airborne laser scanning and landscape graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Vacher</w:t>
+                <w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Lahssini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karun Reuel Dayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Fuhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749436v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Maestro : Innovative forest management strategies for a resilient bioeconomy under climate change and disturbances</w:t>
               </w:r>
@@ -6326,77 +6326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lalechère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de restitution du projet Trame Verte Forestière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6415,523 +6415,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
+                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Aussenac</w:t>
+                <w:t xml:space="preserve">F. de Boissieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609730v1</w:t>
+                <w:t xml:space="preserve">hal-02610072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t>
+                <w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Boissieu</w:t>
+                <w:t xml:space="preserve">Raphael Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lang</w:t>
+                <w:t xml:space="preserve">T. Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t>
+              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610072v1</w:t>
+                <w:t xml:space="preserve">hal-02609730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
+                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Helbig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. de Boisvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610075v1</w:t>
+                <w:t xml:space="preserve">hal-02609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV Lidar for vegetation dynamics in riparian forest. Finding box elder in insular forest along the Loire River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterizing snow interception over forest canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Boisvilliers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Teich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lidar for drone Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Castelnau-le-lez, France. pp.34</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609204v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'Erable américain dans les ripisylves insulaires de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2019 - XXV IUFRO World Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.1</w:t>
@@ -7213,307 +7213,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between snow avalanche activity, socio-environmental changes and forests leave strong footprints in the landscape of medium-high mountain ranges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion of Hyperspectral Images and LiDAR Data for Forestry Monitoring - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Eduardo Alejandro Tusa Jumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
+                <w:t xml:space="preserve">Antony Laybros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Whispers 2018, 9th edition of the Whispers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01999560v1</w:t>
+                <w:t xml:space="preserve">hal-02608217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Hyperspectral Images and LiDAR Data for Forestry Monitoring - A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Alejandro Tusa Jumbo</w:t>
+                <w:t xml:space="preserve">Interactions between snow avalanche activity, socio-environmental changes and forests leave strong footprints in the landscape of medium-high mountain ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Laybros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Barré</w:t>
+                <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whispers 2018, 9th edition of the Whispers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Cryosphere and Biosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608217v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale rockfall hazard mapping using land cover as proxy for soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Toe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,77 +7702,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an Introduced Tree Species in Protected River Islands with UAV Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8030,103 +8030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIDAR aéroporté : une technologie révolutionnaire pour cartographier les peuplements forestiers complexes de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8272,51 +8272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,51 +8794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of spatialisation methods for the aggregation of LiDAR forest estimates at the compartment level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvilaser 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9010,64 +9010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t>
@@ -9096,51 +9096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartment-level validation of lidar area-based prediction of forest parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9575,51 +9575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FORGECO Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9657,90 +9657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest mapping and harvest planning with airborne laser scanning: an operational experiment in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EARSeL SIG Forestry workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9778,51 +9778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALS for protection forest management: protection forest mapping and rockfall modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9899,51 +9899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.2711 - 2714, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10003,51 +10003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10111,51 +10111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10206,51 +10206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support vector machines regression for estimation of forest parameters from airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10314,51 +10314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2010 Canadian Geomatics Conference and Symposium of Commission I (ISPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Calgary Alberta, Canada. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10985,51 +10985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11425,64 +11425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised training for treetop detection with airborne laser scanning data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SilviLaser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12537,271 +12537,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Fuhr</w:t>
+                <w:t xml:space="preserve">Aubéline Bellom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Legland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+                <w:t xml:space="preserve">Thomas Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis de Morogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">ADEME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522614v1</w:t>
+                <w:t xml:space="preserve">hal-03921988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre plus fonctionnelle la trame de vieux bois dans les Montagnes de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lalechère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisque Bulliffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubéline Bellom</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03921988v1</w:t>
+                <w:t xml:space="preserve">hal-03522614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine de traitement pour la production de cartes forestières à partir de données LiDAR ou photogrammétriques</w:t>
               </w:r>
@@ -12914,51 +12914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13015,64 +13015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13116,51 +13116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13178,51 +13178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest logistic planning strategies - good practices for the Alpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13921,51 +13921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9362E043"/>
+    <w:nsid w:val="7CB35F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14069,51 +14069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="132A1D8B"/>
+    <w:nsid w:val="AF82CD85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14217,51 +14217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="467FA19A"/>
+    <w:nsid w:val="549B3852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14365,51 +14365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4530AFB6"/>
+    <w:nsid w:val="FD030A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14513,51 +14513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B70E53CA"/>
+    <w:nsid w:val="517F0422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14661,51 +14661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A6B71C1D"/>
+    <w:nsid w:val="CA71BDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14907,51 +14907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c-E72KgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riond Catherine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhr Marc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-matthieumonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9948-9891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156959569" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c-E72KgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2626-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lessem.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.57745/JV66MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cran.r-project.org/package=lidaRtRee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidaRtRee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidaRtRee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forge.inrae.fr/lidar/lidarHD" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lidar.pages-forge/lidarHD/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2020GRALT072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2018GREAV070" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04721013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04204666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03805252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02485537/document" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01109332/document" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-maestro.inrae.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://https//protest.inrae.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/changement-climatique-et-energie/5607-protest-prospective-territoriale-spatialiee.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newfor.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05544213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cabrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutteaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Doutau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04375135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Breen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fuhr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119865" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ramseyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5121-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Klop&#269;i&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Hawry&#322;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Socha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15373.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Matthieu Monnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528499v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.Sketchnote.01" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Tusa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dalponte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2020.3012718" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Coligny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13671.2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boisvilliers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor3237-013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-487-2020" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montadert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depraz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Helbig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moeser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Teich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lejeune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-2545-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pagel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5765" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2018.26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Monnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginzler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Clivaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B8-727-2016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chirouze" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.544" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Eysn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hollaus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051721" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603041v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.548" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086012v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f5092307" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingua" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grigolato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pirotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hollaus" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2094179" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01170695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Cherry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2170" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749441v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vacher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147518v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#233;o Beauchamp" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cerioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989390v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Munoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609204v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Boisvilliers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helbig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moeser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610076v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laybros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Barr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Monnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608217v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alejandro Tusa Jumbo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Laybros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999560v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milutin Milenkovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606561v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604856v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vargel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corona" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Clivaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255904v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eysn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600245v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910917v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521400v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5651702" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504706v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593502v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504793v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003550v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608214v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corona" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597403v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443395v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444639776000134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63977-6.00013-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019687v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668424v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Bensussan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellifa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bonh&#234;me" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lia Ben Sussan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guyennon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisque Bulliffon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591766v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riond Catherine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhr Marc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601301v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalponte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellegrini" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00652698v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT056" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b56e9c9611733bcd33d22cbf12edff5faea036d3;origin=https://forgemia.inra.fr/lidar/lidaRtRee/;visit=swh:1:snp:887b302c5c7c7152a275b903d2c7d71032674b5d;anchor=swh:1:rev:efca49a930428dab5b3790742ff81b9ce2f8d99d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c675a618faad36ede9623c5ceec6458d60212edf;origin=https://forgemia.inra.fr/lidar/lidarHD.git;visit=swh:1:snp:51e5cef1528fb0e250a064d74ae6b4463e6623fb;anchor=swh:1:rev:d03ba6b9c88bf733ed7bc1c82d7e27aefdf9eda2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>