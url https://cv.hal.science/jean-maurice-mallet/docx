--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Sensing of Multivalent Protein Binding at the Interface of Biomimetic Microparticles Functionalized with Fluorescent Glycolipids</w:t>
+                <w:t xml:space="preserve">A Fluorogenic Chemogenetic pH Sensor for Imaging Protein Exocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michelis</w:t>
+                <w:t xml:space="preserve">Justine Coïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Pompili</w:t>
+                <w:t xml:space="preserve">Marie-Laure Niepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Niedergang</w:t>
+                <w:t xml:space="preserve">Manon Wittwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+                <w:t xml:space="preserve">Hessam Sepasi Tehrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Dumat</w:t>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.9669-9679. </w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (9), pp.4690-4700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c15067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.4c01057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569045v1</w:t>
+                <w:t xml:space="preserve">hal-04675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bright Chemogenetic Reporters Based on the Combined Engineering of Fluorogenic Molecular Rotors and of the HaloTag Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Coïs</w:t>
+                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
+                <w:t xml:space="preserve">Louis Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sanchez</w:t>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202400641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorogenic Chemogenetic pH Sensor for Imaging Protein Exocytosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Coïs</w:t>
+                <w:t xml:space="preserve">FRET-Sensing of Multivalent Protein Binding at the Interface of Biomimetic Microparticles Functionalized with Fluorescent Glycolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Niepon</w:t>
+                <w:t xml:space="preserve">Chiara Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Wittwer</w:t>
+                <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hessam Sepasi Tehrani</w:t>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 9 (9), pp.4690-4700. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.9669-9679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.4c01057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c15067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675333v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t>
               </w:r>
@@ -904,278 +904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conjugate between Lqh-8/6, a Natural Peptide Analogue of Chlorotoxin, and Doxorubicin Efficiently Induces Glioma Cell Death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorogenic and genetic targeting of a red-emitting molecular calcium indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102605⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (46), pp.6594-6597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc01792j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842766v1</w:t>
+                <w:t xml:space="preserve">hal-03871492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic and genetic targeting of a red-emitting molecular calcium indicator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Conjugate between Lqh-8/6, a Natural Peptide Analogue of Chlorotoxin, and Doxorubicin Efficiently Induces Glioma Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (46), pp.6594-6597. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc01792j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871492v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,2810 +1648,2810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory Effects of Analogues of N-Acyl Homoserine Lactones on Eukaryotic Cells</w:t>
+                <w:t xml:space="preserve">A microenvironment-sensitive coumarin-labeled peptide for the assessment of lipid-peptide interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Peyrottes</w:t>
+                <w:t xml:space="preserve">Francisco Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Coquant</w:t>
+                <w:t xml:space="preserve">Daniel Zúñiga-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brot</w:t>
+                <w:t xml:space="preserve">Solange Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Seksik</w:t>
+                <w:t xml:space="preserve">Pascal Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21249448⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145810v1</w:t>
+                <w:t xml:space="preserve">hal-03028352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperglucosylated adhesin‐derived peptides as antigenic probes in multiple sclerosis: Structure optimization and immunological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Real‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lamazière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Maud Larregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Nuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.C. Pukar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauliard</w:t>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.3281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028253v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorogenic Protein Probes with Red and Near‐Infrared Emission for Genetically Targeted Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Addi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (63), pp.14467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202002911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglucosylated adhesin‐derived peptides as antigenic probes in multiple sclerosis: Structure optimization and immunological evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mazzoleni</w:t>
+                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliciana Real‐fernandez</w:t>
+                <w:t xml:space="preserve">K.C. Pukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Larregola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Nuti</w:t>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lequin</w:t>
+                <w:t xml:space="preserve">Emilie Gauliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (11), </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diet and Post-prandial Metabolism, 12 (11), pp.3545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.3281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028334v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microenvironment-sensitive coumarin-labeled peptide for the assessment of lipid-peptide interactions</w:t>
+                <w:t xml:space="preserve">Anti-Inflammatory Effects of Analogues of N-Acyl Homoserine Lactones on Eukaryotic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mura</w:t>
+                <w:t xml:space="preserve">Agathe Peyrottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zúñiga-Núñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Garance Coquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Lavielle</w:t>
+                <w:t xml:space="preserve">Loïc Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Matton</w:t>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.108234. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028352v1</w:t>
+                <w:t xml:space="preserve">hal-03145810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycoreplica peptides to investigate molecular mechanisms of immune-mediated physiological versus pathological conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Mannose-coated Fluorescent Lipid Microparticles for Specific Cellular Targeting and Internalization via Glycoreceptor-Induced Phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Rovero</w:t>
+                <w:t xml:space="preserve">Lorraine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Papini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 663, pp.44-53. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2018.12.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342164v1</w:t>
+                <w:t xml:space="preserve">hal-02338500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mannose-coated Fluorescent Lipid Microparticles for Specific Cellular Targeting and Internalization via Glycoreceptor-Induced Phagocytosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Dumat</w:t>
+                <w:t xml:space="preserve">Glycoreplica peptides to investigate molecular mechanisms of immune-mediated physiological versus pathological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Montel</w:t>
+                <w:t xml:space="preserve">Paolo Rovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pinon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 663, pp.44-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.9b00793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2018.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338500v1</w:t>
+                <w:t xml:space="preserve">hal-02342164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New branched amino acids for high affinity dendrimeric DC-SIGN ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Čížková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+                <w:t xml:space="preserve">Vanessa Porkolab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fieschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.1006 - 1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685492v1</w:t>
+                <w:t xml:space="preserve">hal-01726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Asymmetric Allylic Alkylation of 4-Substituted Isoxazolidin-5-ones: Straightforward Access to β 2,2 -Amino Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Dozova</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Valeur</w:t>
+                <w:t xml:space="preserve">Philippe Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800641⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945188v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+                <w:t xml:space="preserve">A novel diarylethene-based photoswitchable chelator for reversible release and capture of Ca2+ in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Barnych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360, pp.181 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684343v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel diarylethene-based photoswitchable chelator for reversible release and capture of Ca2+ in aqueous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Asymmetric Allylic Alkylation of 4-Substituted Isoxazolidin-5-ones: Straightforward Access to β 2,2 -Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Barnych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Janine Cossy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Valeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.04.029⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (19), pp.4810-4814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785691v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New branched amino acids for high affinity dendrimeric DC-SIGN ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Čížková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726197v1</w:t>
+                <w:t xml:space="preserve">hal-01684343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Humbert</w:t>
+                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Čížková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349199v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.589-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917373v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of the fungal defense lectin CCL2 is essential for its toxicity against nematodes</w:t>
+                <w:t xml:space="preserve">The inhibition of tyrosinase by some aryl butenes: A desired activity or a side effect to avoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
+                <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Stutz</w:t>
+                <w:t xml:space="preserve">Aref Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Sieber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Wafa Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cww113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848, pp.133 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350869v1</w:t>
+                <w:t xml:space="preserve">hal-01611372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inhibition of tyrosinase by some aryl butenes: A desired activity or a side effect to avoid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Secondary Structural Element in a Wide Range of Fucosylated Glycoepitopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Mihoubi</w:t>
+                <w:t xml:space="preserve">Thomas Aeschbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pigeon</w:t>
+                <w:t xml:space="preserve">Mirko Zierke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Gouzi</w:t>
+                <w:t xml:space="preserve">Martin Smieško</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848, pp.133 - 141. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (48), pp.11598-11610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611372v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secondary Structural Element in a Wide Range of Fucosylated Glycoepitopes</w:t>
+                <w:t xml:space="preserve">Supramolecular Chitosan Micro-Platelets Synergistically Enhance Anti-Candida albicans Activity of Amphotericin B Using an Immunocompetent Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aeschbacher</w:t>
+                <w:t xml:space="preserve">Tiphany Grisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Zierke</w:t>
+                <w:t xml:space="preserve">Christian Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Smieško</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Martina Bombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rouffiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201701866⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.1067-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350860v1</w:t>
+                <w:t xml:space="preserve">hal-02350871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Chitosan Micro-Platelets Synergistically Enhance Anti-Candida albicans Activity of Amphotericin B Using an Immunocompetent Murine Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimerization of the fungal defense lectin CCL2 is essential for its toxicity against nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bombardi</w:t>
+                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+                <w:t xml:space="preserve">Katrin Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rouffiac</w:t>
+                <w:t xml:space="preserve">Ramon Sieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (5), pp.1067-1082. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cww113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350871v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+                <w:t xml:space="preserve">Hexagonal-shaped chondroitin sulfate self-assemblies have exalted anti-HSV-2 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+                <w:t xml:space="preserve">Aurélia Galus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">David Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Valeria Cagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-015-1321-9⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150394v1</w:t>
+                <w:t xml:space="preserve">hal-01303824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans β-1,2 mannosyl transferase Bmt3: Preparation and evaluation of a β (1,2), α (1,2)-tetramannosyl fluorescent substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (6), pp.1362-1368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal-shaped chondroitin sulfate self-assemblies have exalted anti-HSV-2 activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Galus</w:t>
+                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.735-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-015-1321-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303824v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and investigation of 6-cysteinyl amino methylated β-cyclodextrin self-assembled monolayers</w:t>
               </w:r>
@@ -4565,307 +4565,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Papini</w:t>
+                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 429, pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303714v1</w:t>
+                <w:t xml:space="preserve">hal-01270902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.735-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01270902v1</w:t>
+                <w:t xml:space="preserve">hal-01303714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chirality change in XPC- and Sfi1-derived peptides affects their affinity for centrin</w:t>
               </w:r>
@@ -4981,64 +4981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,640 +5109,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaRuby-Nano: a novel high affinity calcium probe for dual color imaging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayeul Collot</w:t>
+                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Real Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian D Wilms</w:t>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Bentkhayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kiri Couchman</w:t>
+                <w:t xml:space="preserve">Giada Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.05808⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5, SI), pp.560-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138078v1</w:t>
+                <w:t xml:space="preserve">hal-01362706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the determination of the nitrogen content of nitrocellulose based on the molar ratio of nitrite-to-nitrate ions released after alkaline hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FRET-Based Nanobiosensors for Imaging Intracellular Ca2+ and H+ Microdomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alinat</w:t>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.032⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.24662-24680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150924662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01110232v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Based Nanobiosensors for Imaging Intracellular Ca2+ and H+ Microdomains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaRuby-Nano: a novel high affinity calcium probe for dual color imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bentkhayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Païkan Marcaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsu Zamaleeva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel de Waard</w:t>
+                <w:t xml:space="preserve">Kiri Couchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150924662⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.e05808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.05808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303366v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Real Fernandez</w:t>
+                <w:t xml:space="preserve">A new method for the determination of the nitrogen content of nitrocellulose based on the molar ratio of nitrite-to-nitrate ions released after alkaline hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Gareil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362706v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium dynamics in astrocyte processes during neurovascular coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiri Couchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declan G. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5927,51 +5927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalizable red emitting calcium sensor bearing a 1,4-triazole chelating moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wilms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,90 +6031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Rubies, a new family of red emitting fluorescent pH sensors for living cells †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsu I. Zamaleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Gamelas Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6159,921 +6159,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaser oxidative coupling on peptides: Stabilization of β-turn structure via a 1,3-butadiyne constraint.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-penetrating nanobiosensors for pointilistic intracellular Ca2+-transient detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chassaing</w:t>
+                <w:t xml:space="preserve">Alsu I Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Peroni</w:t>
+                <w:t xml:space="preserve">Eloi Bahembera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.2994-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl500733g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091920v1</w:t>
+                <w:t xml:space="preserve">hal-00983271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-penetrating nanobiosensors for pointilistic intracellular Ca2+-transient detection.</w:t>
+                <w:t xml:space="preserve">New red-fluorescent calcium indicators for opto-genetics, photoactivation and multi-color imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsu I Zamaleeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mayeul Collot</w:t>
+                <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Bahembera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+                <w:t xml:space="preserve">Marcel van 'T Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.2994-3001. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1843 (10), pp. 2284-2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl500733g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983271v1</w:t>
+                <w:t xml:space="preserve">hal-00969335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New red-fluorescent calcium indicators for opto-genetics, photoactivation and multi-color imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glaser oxidative coupling on peptides: Stabilization of β-turn structure via a 1,3-butadiyne constraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Larregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Oheim</w:t>
+                <w:t xml:space="preserve">Gérard Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel van 'T Hoff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Elisa Peroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.6924-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969335v1</w:t>
+                <w:t xml:space="preserve">hal-01091920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+                <w:t xml:space="preserve">Unexpected remote effect in red fluorescent sensors based on extended APTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+                <w:t xml:space="preserve">Aurélie Lasoroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu I. Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (48), pp.10482-10487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875881v1</w:t>
+                <w:t xml:space="preserve">hal-01362675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Peptoïdes et composés apparentés : synthèse et contrôle de la conformation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.015⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303018v1</w:t>
+                <w:t xml:space="preserve">hal-00875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected remote effect in red fluorescent sensors based on extended APTRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Peptoïdes et composés apparentés : synthèse et contrôle de la conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Grecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paul Raj Irudayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Assairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (48), pp.10482-10487. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.318-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362675v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantyl tagged oligo alpha (1 -&amp;gt; 2) mannosides as Candida albicans beta-mannosyl transferases substrates: a comparison between synthetic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (44), pp.22560-22571. </w:t>
@@ -7111,51 +7111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Libraries of Biotinylated Chondroitin Sulfate Analogues: From Synthesis to In Vivo Studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,1888 +7239,1888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Rubies: a family of red-emitting functionalizable indicators for two-photon Ca2+ imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Plasticity of the β-Trefoil Protein Fold in the Recognition and Control of Invertebrate Predators and Parasites by a Fungal Defence System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian D Wilms</w:t>
+                <w:t xml:space="preserve">Mario Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongdong Li</w:t>
+                <w:t xml:space="preserve">Alex Butschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Wälti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja304018d⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723345v1</w:t>
+                <w:t xml:space="preserve">hal-00739031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Maubert</w:t>
+                <w:t xml:space="preserve">Plasticity of the β-trefoil protein fold in the recognition and control of invertebrate predators and parasites by a fungal defence system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Butschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Wälti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00734237v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of the β-trefoil protein fold in the recognition and control of invertebrate predators and parasites by a fungal defence system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rajca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Schubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Egloff</w:t>
+                <w:t xml:space="preserve">Marie-Anne Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002706⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782798v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Plasticity of the β-Trefoil Protein Fold in the Recognition and Control of Invertebrate Predators and Parasites by a Fungal Defence System.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monogalactopyranosides of fluorescein and fluorescein methyl ester: synthesis, enzymatic hydrolysis by biotnylated β-galactosidase, and determination of translational diffusion coefficient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasun K Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002706. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.40-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739031v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogalactopyranosides of fluorescein and fluorescein methyl ester: synthesis, enzymatic hydrolysis by biotnylated β-galactosidase, and determination of translational diffusion coefficient.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+                <w:t xml:space="preserve">Biotin sulfone tagged oligomannosides as immunogens for eliciting antibodies against specific mannan epitopes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bensimon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Machez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.05.017⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 ((5)), pp.1817-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723344v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin sulfone tagged oligomannosides as immunogens for eliciting antibodies against specific mannan epitopes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Machez</w:t>
+                <w:t xml:space="preserve">Bile acid profiling in human biological samples: Comparison of extraction procedures and application to normal and cholestatic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Poulain</w:t>
+                <w:t xml:space="preserve">Marie Anne Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.12.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 899, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674949v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acid profiling in human biological samples: Comparison of extraction procedures and application to normal and cholestatic patients.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Duboc</w:t>
+                <w:t xml:space="preserve">Calcium Rubies: a family of red-emitting functionalizable indicators for two-photon Ca2+ imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Mahé</w:t>
+                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.05.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (36), pp.14923-14931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja304018d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00704712v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic biotinylated tetra β(1→5) galactofuranoside for in vitro aspergillosis diagnosis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Amphiphilic behavior and membrane solubility of a dicholesteryl-cyclodextrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fajolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Poulain</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.10.062⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7580-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200863c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616616v1</w:t>
+                <w:t xml:space="preserve">hal-00615495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Avenue for Mid-UV-Range Detection of Underivatized Carbohydrates and Amino Acids in Capillary Electrophoresis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Costanza</w:t>
+                <w:t xml:space="preserve">Synthesis of cross-reactive carbohydrate determinants fragments as tools for in vitro allergy diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Eudes</w:t>
+                <w:t xml:space="preserve">Iain B H Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merima Bublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hoffmann-Sommergruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac2012834⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.1306-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630158v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cross-reactive carbohydrate determinants fragments as tools for in vitro allergy diagnosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karin Hoffmann-Sommergruber</w:t>
+                <w:t xml:space="preserve">New Avenue for Mid-UV-Range Detection of Underivatized Carbohydrates and Amino Acids in Capillary Electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 ((19)), pp.7381-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2012834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00616608v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic behavior and membrane solubility of a dicholesteryl-cyclodextrin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fajolles</w:t>
+                <w:t xml:space="preserve">The design, synthesis and photochemical study of a biomimetic cyclodextrin model of Photoactive Yellow Protein (PYP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Pascale Changenet-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200863c⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (7), pp.2209-2218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00646g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615495v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design, synthesis and photochemical study of a biomimetic cyclodextrin model of Photoactive Yellow Protein (PYP)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular uptake and biophysical properties of galactose and/or tryptophan containing cell-penetrating peptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Martin</w:t>
+                <w:t xml:space="preserve">Pascaline Lécorché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Walrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Burlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00646g⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1818 (3), pp.448-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578650v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular uptake and biophysical properties of galactose and/or tryptophan containing cell-penetrating peptides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sagan</w:t>
+                <w:t xml:space="preserve">Synthetic biotinylated tetra β(1→5) galactofuranoside for in vitro aspergillosis diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Machez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1818 (3), pp.448-457. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.547-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2011.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660350v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dot Peptide Biosensors for Monitoring Caspase 3 Proteolysis and Calcium Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane E. Prasuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan B. Blanco-Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9184,51 +9184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary photodynamics of a biomimetic model of photoactive yellow protein (PYP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9236,51 +9236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lacombat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (41), pp.13715-23. </w:t>
@@ -9432,316 +9432,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping Nanocrystals with an Amphiphilic Polymer Preloaded with Fixed Amounts of Fluorophore Generates FRET-Based Nanoprobes with a Controlled Donor/Acceptor Ratio</w:t>
+                <w:t xml:space="preserve">Wrapping nanocrystals with an amphiphilic polymer preloaded with fixed amounts of fluorophore generates FRET-based nanoprobes with a controlled donor/acceptor ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey V. Yakovlev</w:t>
+                <w:t xml:space="preserve">A.V. Yakovlev,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhang</w:t>
+                <w:t xml:space="preserve">F. Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zulqurnain</w:t>
+                <w:t xml:space="preserve">A. Zulqurnain,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbasi Azhar-Zahoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+                <w:t xml:space="preserve">A. Azhar-Zahoor,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luccardini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-3239. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421164v1</w:t>
+                <w:t xml:space="preserve">hal-00582926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping nanocrystals with an amphiphilic polymer preloaded with fixed amounts of fluorophore generates FRET-based nanoprobes with a controlled donor/acceptor ratio.</w:t>
+                <w:t xml:space="preserve">Wrapping Nanocrystals with an Amphiphilic Polymer Preloaded with Fixed Amounts of Fluorophore Generates FRET-Based Nanoprobes with a Controlled Donor/Acceptor Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Yakovlev,</w:t>
+                <w:t xml:space="preserve">Aleksey V. Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zhang,</w:t>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zulqurnain,</w:t>
+                <w:t xml:space="preserve">Ali Zulqurnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azhar-Zahoor,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Luccardini,</w:t>
+                <w:t xml:space="preserve">Abbasi Azhar-Zahoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8038347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582926v1</w:t>
+                <w:t xml:space="preserve">hal-00421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring mitochondrial and cytoplasmic Ca2+ in EGFP expressing cells with a low-affinity calcium Ruby and its dextran conjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luccardini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yakovlev,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,77 +9843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosylated cell-penetrating peptides and their conjugates to a proapoptotic peptide: preparation by click chemistry and cell viability studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lécorché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,1057 +9971,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00627377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biotin sulfone as a new tool for synthetic oligosaccharide immobilization: application to multiple analysis profiling and surface plasmonic analysis of anti-Candida albicans antibody reactivity against alpha and beta (1--&amp;gt;2) oligomannosides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Curi,</w:t>
+                <w:t xml:space="preserve">Aurélie Fievez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Colsh,</w:t>
+                <w:t xml:space="preserve">Camille Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. C. Tabet,</w:t>
+                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10719-007-9067-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 ((19)), pp.6201-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm800099g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583206v1</w:t>
+                <w:t xml:space="preserve">hal-00813494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thioglycoside derivatives for use in odourless synthesis of MUXF3 N-glycan fragments related to food allergens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Detection of antisynthetic mannoside antibodies (ASigmaMA) reveals heterogeneity in the ASCA response of Crohn's disease patients and contributes to differential diagnosis, stratification, and prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vandewalle-El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Joossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 ((4)), pp.949-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1572-0241.2007.01648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420782v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of antisynthetic mannoside antibodies (ASigmaMA) reveals heterogeneity in the ASCA response of Crohn's disease patients and contributes to differential diagnosis, stratification, and prediction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peggy Vandewalle-El Khoury</w:t>
+                <w:t xml:space="preserve">New thioglycoside derivatives for use in odourless synthesis of MUXF3 N-glycan fragments related to food allergens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Colombel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Savreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, (Issue 7), pp.1523-1535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689860v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin sulfone as a new tool for synthetic oligosaccharide immobilization: application to multiple analysis profiling and surface plasmonic analysis of anti-Candida albicans antibody reactivity against alpha and beta (1--&amp;gt;2) oligomannosides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boualem Sendid</w:t>
+                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Curi,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colsh,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fievez</w:t>
+                <w:t xml:space="preserve">N. Baumann,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Savaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
+                <w:t xml:space="preserve">J. C. Tabet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 51 ((19)), pp.6201-10. </w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.147-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm800099g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10719-007-9067-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813494v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanli Cui</w:t>
+                <w:t xml:space="preserve">María Teresa Fernández-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colsch</w:t>
+                <w:t xml:space="preserve">Ralph A Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tabet Jean-Claude</w:t>
+                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 ((2)), pp.147-55</w:t>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 ((9)), pp.2613-2617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421192v1</w:t>
+                <w:t xml:space="preserve">hal-00429364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis antennae amphiphilic cyclodextrins: the first examples.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mauclaire</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Fernandez-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph A Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 ((9)), pp.2613-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl070971d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426188v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanli Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Fernández-Argüelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
+                <w:t xml:space="preserve">Carlos Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph A Sperling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+                <w:t xml:space="preserve">Baumann Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
+                <w:t xml:space="preserve">Tabet Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 ((9)), pp.2613-2617</w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 ((2)), pp.147-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429364v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bis antennae amphiphilic cyclodextrins: the first examples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Fernandez-Argüelles</w:t>
+                <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fajolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksey Yakovlev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
+                <w:t xml:space="preserve">Michel J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (48), pp.8566-8569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689897v1</w:t>
+                <w:t xml:space="preserve">hal-00426188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Calcium-Mediated Interactions Between Lewis-X-Related Trisaccharides Studied by NMR Measurements of Residual Dipolar Couplings</w:t>
               </w:r>
@@ -11266,51 +11266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida albicans is a candidate immunogen for Anti Saccharomyces cerevisiae Antibodies (ASCA) markers of Crohn's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11542,51 +11542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12399,402 +12399,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">16ème reunion GFPP,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dutot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecorché,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burlina,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marquant,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Synthèse et évaluation biologique de CPP glycosylés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Albé,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786057v1</w:t>
+                <w:t xml:space="preserve">hal-00789503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16ème reunion GFPP,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point,</w:t>
+                <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Correia,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthèse et évaluation biologique de CPP glycosylés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Albé,, France</w:t>
+              <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789503v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787178v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre: des super cyclodextrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12832,51 +12832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and investigations of a biomimetic cyclodextrin model of the photoactive yellow protein (pyp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet-Barret,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13093,51 +13093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting group strategies towards sulfated glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,103 +13581,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted fluorescent lipid microparticles for quantitative measurement of phagosomal pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13817,103 +13817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET-sensing of receptor binding at the interface of targeted biomimetic microparticles functionalized with tunable fluorescent lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14104,51 +14104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piparo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pompili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niedergang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dumat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bachollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niepon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Sepasi Tehrani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.4c01057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dardevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc01792j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.133036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lanzillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Brescia Morra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lecointe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90402-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyrottes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Addi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;maurice Mallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real&#8208;fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Larregola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3281" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Z&#250;&#241;iga-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Matton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108234" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rovero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2018.12.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00793" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Barnych" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800641" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.04.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Porkolab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350869v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bleuler-Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stutz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sieber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aeschbacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zierke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701866" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Grisin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bories" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bombardi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2117-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1321-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.02.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDGPGB07-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Galus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWDHSCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliam Kolivo&#353;ka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sokolov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koc&#225;bov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1609-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Grecu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paul Raj Irudayaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Sanz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Assairi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.02.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.032" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVH420T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Zamaleeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150924662" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362700v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan G. Lyons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3906" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courjol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilms" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12858c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I. Zamaleeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gamelas Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01113b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peroni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.10.026" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH63G45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983271v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I Zamaleeva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bahembera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl500733g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van 'T Hoff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362675v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lasoroski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.073" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43340d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V Yakovlev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304018d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Schubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Butschi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A W&#228;lti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Egloff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002706" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723344v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun K Mandal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensimon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.05.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QM3WMP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674949v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Machez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.12.048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5PTN7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704712v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Maubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mah&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.05.015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79Z32ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616616v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.10.062" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5P1BV83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630158v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarazin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Costanza" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2012834" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616608v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain B H Wilson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoffmann-Sommergruber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.12.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS27N2XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Klaus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200863c" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00646g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.003" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J807LF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane E. Prasuhn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Blanco-Canosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1016132" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00618a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7G7S0P2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamura," TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Oheim," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burghardt," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V. Yakovlev" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zulqurnain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasi Azhar-Zahoor" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8038347" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582926v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Yakovlev," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang," TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zulqurnain," TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azhar-Zahoor," TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luccardini," TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasche," TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard," TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Li," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2008.11.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3GC8JT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627377v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-009-0031-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savreux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle-El Khoury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Colombel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Joossens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert-Vitse" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1572-0241.2007.01648.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813494v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fievez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800099g" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8BK1Q8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421192v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Cui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann Nicole" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426188v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauclaire" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429364v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fern&#225;ndez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A Sperling" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689897v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fernandez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Yakovlev" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070971d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Nodet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689908v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0711056" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095561v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Seddik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095560v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Esnault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128683v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200461224" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C02E4C316193593FF65FF82BF01828450E7E231F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128691v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200461224" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44KXLV5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309835v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornaghi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Rekai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785652v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787207v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles," TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot," TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786057v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789503v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutot," TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecorch&#233;," TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina," TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant," TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point," TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787178v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou," TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia," TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux," TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786981v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786963v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager," TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martin," TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00416" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982878v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L'Haridon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00257" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B9BED6F824177D6AD129BF14E8EBEC75163181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collot," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loukou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle LU" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-3c42z" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiye Xi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fushan Sun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Li" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296310v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piparo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niepon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Sepasi Tehrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.4c01057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bachollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pompili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niedergang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dumat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc01792j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dardevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.133036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lanzillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Brescia Morra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lecointe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90402-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Z&#250;&#241;iga-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Matton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real&#8208;fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Larregola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;maurice Mallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyrottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rovero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2018.12.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Porkolab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Barnych" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.04.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aeschbacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zierke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701866" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Grisin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bories" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bombardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2117-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bleuler-Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stutz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sieber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Galus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWDHSCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.02.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDGPGB07-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1321-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliam Kolivo&#353;ka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sokolov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koc&#225;bov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1609-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Grecu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paul Raj Irudayaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Sanz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Assairi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.02.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Zamaleeva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150924662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVH420T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362700v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan G. Lyons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3906" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courjol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilms" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12858c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I. Zamaleeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gamelas Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01113b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I Zamaleeva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bahembera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl500733g" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van 'T Hoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peroni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.10.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH63G45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lasoroski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43340d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Schubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Butschi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A W&#228;lti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Egloff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723344v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun K Mandal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensimon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.05.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QM3WMP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Machez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.12.048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5PTN7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Maubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mah&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79Z32ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V Yakovlev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304018d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Klaus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200863c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616608v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain B H Wilson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoffmann-Sommergruber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.12.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS27N2XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630158v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarazin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Costanza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2012834" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00646g" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J807LF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.10.062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5P1BV83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane E. Prasuhn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Blanco-Canosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1016132" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00618a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7G7S0P2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamura," TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Oheim," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burghardt," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Yakovlev," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zulqurnain," TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azhar-Zahoor," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luccardini," TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V. Yakovlev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zulqurnain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasi Azhar-Zahoor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8038347" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasche," TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard," TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Li," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2008.11.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3GC8JT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627377v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-009-0031-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fievez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert-Vitse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800099g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8BK1Q8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle-El Khoury" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Colombel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Joossens" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1572-0241.2007.01648.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savreux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fern&#225;ndez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A Sperling" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689897v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fernandez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Yakovlev" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070971d" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421192v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Cui" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann Nicole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426188v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauclaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Nodet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689908v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0711056" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095561v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Seddik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095560v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Esnault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128683v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200461224" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C02E4C316193593FF65FF82BF01828450E7E231F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128691v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200461224" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44KXLV5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309835v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornaghi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Rekai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785652v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787207v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles," TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot," TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutot," TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecorch&#233;," TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina," TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant," TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point," TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787178v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou," TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia," TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux," TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786057v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786981v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786963v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager," TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martin," TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00416" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982878v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L'Haridon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00257" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B9BED6F824177D6AD129BF14E8EBEC75163181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collot," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loukou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle LU" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-3c42z" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiye Xi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fushan Sun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Li" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296310v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>