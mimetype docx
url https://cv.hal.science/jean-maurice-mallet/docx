--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluorogenic Chemogenetic pH Sensor for Imaging Protein Exocytosis</w:t>
+                <w:t xml:space="preserve">FRET-Sensing of Multivalent Protein Binding at the Interface of Biomimetic Microparticles Functionalized with Fluorescent Glycolipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Coïs</w:t>
+                <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Niepon</w:t>
+                <w:t xml:space="preserve">Chiara Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Wittwer</w:t>
+                <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hessam Sepasi Tehrani</w:t>
+                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 9 (9), pp.4690-4700. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.9669-9679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.4c01057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c15067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675333v1</w:t>
+                <w:t xml:space="preserve">hal-04569045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Bright Chemogenetic Reporters Based on the Combined Engineering of Fluorogenic Molecular Rotors and of the HaloTag Protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Fluorogenic Chemogenetic pH Sensor for Imaging Protein Exocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Coïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sanchez</w:t>
+                <w:t xml:space="preserve">Marie-Laure Niepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Manon Wittwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vialou</w:t>
+                <w:t xml:space="preserve">Hessam Sepasi Tehrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400641⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 9 (9), pp.4690-4700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.4c01057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569035v1</w:t>
+                <w:t xml:space="preserve">hal-04675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Sensing of Multivalent Protein Binding at the Interface of Biomimetic Microparticles Functionalized with Fluorescent Glycolipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Michelis</w:t>
+                <w:t xml:space="preserve">Design of Bright Chemogenetic Reporters Based on the Combined Engineering of Fluorogenic Molecular Rotors and of the HaloTag Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Pompili</w:t>
+                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Niedergang</w:t>
+                <w:t xml:space="preserve">Louis Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Dumat</w:t>
+                <w:t xml:space="preserve">Vincent Vialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.9669-9679. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c15067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569045v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of gold nanoparticles by chitosan for improved epinephrine detection using a portable surface enhanced Raman scattering device</w:t>
               </w:r>
@@ -904,278 +904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic and genetic targeting of a red-emitting molecular calcium indicator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Conjugate between Lqh-8/6, a Natural Peptide Analogue of Chlorotoxin, and Doxorubicin Efficiently Induces Glioma Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feten Najlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc01792j⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10102605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871492v1</w:t>
+                <w:t xml:space="preserve">hal-03842766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conjugate between Lqh-8/6, a Natural Peptide Analogue of Chlorotoxin, and Doxorubicin Efficiently Induces Glioma Cell Death</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorogenic and genetic targeting of a red-emitting molecular calcium indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.2605. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (46), pp.6594-6597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10102605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc01792j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842766v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Colloidal Gold Nanoparticle Assembly in a Milli Flow System: Implications for Thermoplasmonic and for the Amplification of Optical Signals</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lecointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Danzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,762 +1648,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microenvironment-sensitive coumarin-labeled peptide for the assessment of lipid-peptide interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperglucosylated adhesin‐derived peptides as antigenic probes in multiple sclerosis: Structure optimization and immunological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mura</w:t>
+                <w:t xml:space="preserve">Feliciana Real‐fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Zúñiga-Núñez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Maud Larregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Nuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Lavielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Matton</w:t>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.3281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028352v1</w:t>
+                <w:t xml:space="preserve">hal-03028334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperglucosylated adhesin‐derived peptides as antigenic probes in multiple sclerosis: Structure optimization and immunological evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Mazzoleni</w:t>
+                <w:t xml:space="preserve">Fluorogenic Protein Probes with Red and Near‐Infrared Emission for Genetically Targeted Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliciana Real‐fernandez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.3281⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (63), pp.14467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028334v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorogenic Protein Probes with Red and Near‐Infrared Emission for Genetically Targeted Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Bachollet</w:t>
+                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Lamazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Addi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">K.C. Pukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐maurice Mallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002911⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Diet and Post-prandial Metabolism, 12 (11), pp.3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974827v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Postprandial Bile Acids Responses to a High-Calorie Diet in Men Volunteers Underscore Metabolically Healthy and Unhealthy Phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Inflammatory Effects of Analogues of N-Acyl Homoserine Lactones on Eukaryotic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agathe Peyrottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Coquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauliard</w:t>
+                <w:t xml:space="preserve">Philippe Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Diet and Post-prandial Metabolism, 12 (11), pp.3545. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (24), pp.9448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12113545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21249448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028253v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Inflammatory Effects of Analogues of N-Acyl Homoserine Lactones on Eukaryotic Cells</w:t>
+                <w:t xml:space="preserve">A microenvironment-sensitive coumarin-labeled peptide for the assessment of lipid-peptide interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Peyrottes</w:t>
+                <w:t xml:space="preserve">Francisco Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Coquant</w:t>
+                <w:t xml:space="preserve">Daniel Zúñiga-Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Brot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+                <w:t xml:space="preserve">Solange Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Seksik</w:t>
+                <w:t xml:space="preserve">Pascal Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (24), pp.9448. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.108234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21249448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145810v1</w:t>
+                <w:t xml:space="preserve">hal-03028352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannose-coated Fluorescent Lipid Microparticles for Specific Cellular Targeting and Internalization via Glycoreceptor-Induced Phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,9633 +2565,9512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New branched amino acids for high affinity dendrimeric DC-SIGN ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Čížková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Porkolab</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fieschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Eric Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726197v1</w:t>
+                <w:t xml:space="preserve">hal-01685492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Landman</w:t>
+                <w:t xml:space="preserve">New branched amino acids for high affinity dendrimeric DC-SIGN ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Grill</w:t>
+                <w:t xml:space="preserve">Vanessa Porkolab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fieschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202587. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.1006 - 1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349199v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel diarylethene-based photoswitchable chelator for reversible release and capture of Ca2+ in aqueous media</w:t>
+                <w:t xml:space="preserve">Inter-kingdom effect on epithelial cells of the N-Acyl homoserine lactone 3-oxo-C12:2, a major quorum-sensing molecule from gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Dozova</w:t>
+                <w:t xml:space="preserve">Cecilia Landman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pousse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Barnych</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janine Cossy</w:t>
+                <w:t xml:space="preserve">Philippe Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.04.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0202587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785691v1</w:t>
+                <w:t xml:space="preserve">hal-02349199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Asymmetric Allylic Alkylation of 4-Substituted Isoxazolidin-5-ones: Straightforward Access to β 2,2 -Amino Acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A novel diarylethene-based photoswitchable chelator for reversible release and capture of Ca2+ in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Barnych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Valeur</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Cossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201800641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360, pp.181 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945188v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Switching Fluorescence Emission in Rhodamine Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Asymmetric Allylic Alkylation of 4-Substituted Isoxazolidin-5-ones: Straightforward Access to β 2,2 -Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Barnych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Buriez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (19), pp.4810-4814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201800641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684343v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox switchable rhodamine-ferrocene dyad : exploring imaging possibilities in cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Guille-Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.46-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical switching fluorescence emission in rhodamine derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+                <w:t xml:space="preserve">Dimerization of the fungal defense lectin CCL2 is essential for its toxicity against nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cww113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685492v1</w:t>
+                <w:t xml:space="preserve">hal-02350869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inhibition of tyrosinase by some aryl butenes: A desired activity or a side effect to avoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna E. Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aref Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 848, pp.133 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2017.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secondary Structural Element in a Wide Range of Fucosylated Glycoepitopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aeschbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zierke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Smieško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (48), pp.11598-11610. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Chitosan Micro-Platelets Synergistically Enhance Anti-Candida albicans Activity of Amphotericin B Using an Immunocompetent Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphany Grisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Bombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rouffiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (5), pp.1067-1082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-017-2117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimerization of the fungal defense lectin CCL2 is essential for its toxicity against nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Candida albicans β-1,2 mannosyl transferase Bmt3: Preparation and evaluation of a β (1,2), α (1,2)-tetramannosyl fluorescent substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.1362-1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cww113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350869v1</w:t>
+                <w:t xml:space="preserve">hal-01278269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal-shaped chondroitin sulfate self-assemblies have exalted anti-HSV-2 activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Galus</w:t>
+                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.735-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-015-1321-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01303824v1</w:t>
+                <w:t xml:space="preserve">hal-03150394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans β-1,2 mannosyl transferase Bmt3: Preparation and evaluation of a β (1,2), α (1,2)-tetramannosyl fluorescent substrate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+                <w:t xml:space="preserve">Hexagonal-shaped chondroitin sulfate self-assemblies have exalted anti-HSV-2 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Galus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Cagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278269v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Papini</w:t>
+                <w:t xml:space="preserve">Formation and investigation of 6-cysteinyl amino methylated β-cyclodextrin self-assembled monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viliam Kolivoška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Sokolová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Kocábová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00706-015-1609-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-015-1321-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150394v1</w:t>
+                <w:t xml:space="preserve">hal-01304105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and investigation of 6-cysteinyl amino methylated β-cyclodextrin self-assembled monolayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina Loukou</w:t>
+                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Monthly = Monatshefte für Chemie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 429, pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00706-015-1609-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304105v1</w:t>
+                <w:t xml:space="preserve">hal-01270902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.735-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01270902v1</w:t>
+                <w:t xml:space="preserve">hal-01303714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Papini</w:t>
+                <w:t xml:space="preserve">A chirality change in XPC- and Sfi1-derived peptides affects their affinity for centrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Grecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paul Raj Irudayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Assairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropeptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (7), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303714v1</w:t>
+                <w:t xml:space="preserve">hal-01306700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chirality change in XPC- and Sfi1-derived peptides affects their affinity for centrin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Mee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropeptides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.peptides.2016.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306700v1</w:t>
+                <w:t xml:space="preserve">hal-01362848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Mee</w:t>
+                <w:t xml:space="preserve">FRET-Based Nanobiosensors for Imaging Intracellular Ca2+ and H+ Microdomains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (9), pp.24662-24680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150924662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362848v1</w:t>
+                <w:t xml:space="preserve">hal-01303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lequin</w:t>
+                <w:t xml:space="preserve">CaRuby-Nano: a novel high affinity calcium probe for dual color imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bentkhayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Païkan Marcaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiri Couchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.e05808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.05808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362706v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRET-Based Nanobiosensors for Imaging Intracellular Ca2+ and H+ Microdomains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for the determination of the nitrogen content of nitrocellulose based on the molar ratio of nitrite-to-nitrate ions released after alkaline hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gareil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150924662⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.92-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303366v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaRuby-Nano: a novel high affinity calcium probe for dual color imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kiri Couchman</w:t>
+                <w:t xml:space="preserve">Antibody Recognition in Multiple Sclerosis and Rett Syndrome Using a Collection of Linear and Cyclic N-Glucosylated Antigenic Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Real Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.05808⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104 (5, SI), pp.560-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138078v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the determination of the nitrogen content of nitrocellulose based on the molar ratio of nitrite-to-nitrate ions released after alkaline hydrolysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calcium dynamics in astrocyte processes during neurovascular coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiri Couchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declan G. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.032⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.3906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01110232v1</w:t>
+                <w:t xml:space="preserve">hal-01362700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium dynamics in astrocyte processes during neurovascular coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amit Agarwal</w:t>
+                <w:t xml:space="preserve">beta-1,2-Mannosyltransferases 1 and 3 Participate in Yeast and Hyphae O- and N-Linked Mannosylation and Alter Candida albicans Fitness During Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Courjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.ofv116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofv116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.3906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362700v1</w:t>
+                <w:t xml:space="preserve">hal-01362856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-1,2-Mannosyltransferases 1 and 3 Participate in Yeast and Hyphae O- and N-Linked Mannosylation and Alter Candida albicans Fitness During Infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalizable red emitting calcium sensor bearing a 1,4-triazole chelating moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9), pp.6993-7000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra12858c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofv116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362856v1</w:t>
+                <w:t xml:space="preserve">hal-01362703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalizable red emitting calcium sensor bearing a 1,4-triazole chelating moiety</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H-Rubies, a new family of red emitting fluorescent pH sensors for living cells †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu I. Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Gamelas Magalhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.5928-5937 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc01113b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra12858c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362703v1</w:t>
+                <w:t xml:space="preserve">hal-01197099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Rubies, a new family of red emitting fluorescent pH sensors for living cells †</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joao Gamelas Magalhaes</w:t>
+                <w:t xml:space="preserve">Glaser oxidative coupling on peptides: Stabilization of β-turn structure via a 1,3-butadiyne constraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Pisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Larregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Peroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (24), pp.6924-6932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sc01113b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01197099v1</w:t>
+                <w:t xml:space="preserve">hal-01091920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating nanobiosensors for pointilistic intracellular Ca2+-transient detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsu I Zamaleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Bahembera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (6), pp.2994-3001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl500733g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New red-fluorescent calcium indicators for opto-genetics, photoactivation and multi-color imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Oheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel van 'T Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alsu Zamaleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1843 (10), pp. 2284-2306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaser oxidative coupling on peptides: Stabilization of β-turn structure via a 1,3-butadiyne constraint.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Peroni</w:t>
+                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2014.10.026⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01091920v1</w:t>
+                <w:t xml:space="preserve">hal-00875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected remote effect in red fluorescent sensors based on extended APTRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">α-Peptoïdes et composés apparentés : synthèse et contrôle de la conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Grecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paul Raj Irudayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Assairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.318-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362675v1</w:t>
+                <w:t xml:space="preserve">hal-01303018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+                <w:t xml:space="preserve">Unexpected remote effect in red fluorescent sensors based on extended APTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+                <w:t xml:space="preserve">Aurélie Lasoroski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu I. Zamaleeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (48), pp.10482-10487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875881v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Peptoïdes et composés apparentés : synthèse et contrôle de la conformation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mantyl tagged oligo alpha (1 -&amp;gt; 2) mannosides as Candida albicans beta-mannosyl transferases substrates: a comparison between synthetic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (44), pp.22560-22571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra43340d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303018v1</w:t>
+                <w:t xml:space="preserve">hal-01362674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantyl tagged oligo alpha (1 -&amp;gt; 2) mannosides as Candida albicans beta-mannosyl transferases substrates: a comparison between synthetic strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+                <w:t xml:space="preserve">Toward Libraries of Biotinylated Chondroitin Sulfate Analogues: From Synthesis to In Vivo Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Françoise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prochiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.531-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra43340d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362674v1</w:t>
+                <w:t xml:space="preserve">hal-00755864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Libraries of Biotinylated Chondroitin Sulfate Analogues: From Synthesis to In Vivo Studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcium Rubies: a family of red-emitting functionalizable indicators for two-photon Ca2+ imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Despras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Prochiantz</w:t>
+                <w:t xml:space="preserve">Christian D Wilms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (36), pp.14923-14931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja304018d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201202173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755864v1</w:t>
+                <w:t xml:space="preserve">hal-00723345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Plasticity of the β-Trefoil Protein Fold in the Recognition and Control of Invertebrate Predators and Parasites by a Fungal Defence System.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Egloff</w:t>
+                <w:t xml:space="preserve">Henri Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rajca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rainteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benarous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (4), pp.531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739031v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the β-trefoil protein fold in the recognition and control of invertebrate predators and parasites by a fungal defence system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Butschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A Wälti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting dysbiosis, bile-acid dysmetabolism and gut inflammation in inflammatory bowel diseases.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Plasticity of the β-Trefoil Protein Fold in the Recognition and Control of Invertebrate Predators and Parasites by a Fungal Defence System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benarous</w:t>
+                <w:t xml:space="preserve">Mario Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bleuler-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Maubert</w:t>
+                <w:t xml:space="preserve">Alex Butschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Wälti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-302578⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00734237v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogalactopyranosides of fluorescein and fluorescein methyl ester: synthesis, enzymatic hydrolysis by biotnylated β-galactosidase, and determination of translational diffusion coefficient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasun K Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bensimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 358, pp.40-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotin sulfone tagged oligomannosides as immunogens for eliciting antibodies against specific mannan epitopes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Machez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 ((5)), pp.1817-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2011.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bile acid profiling in human biological samples: Comparison of extraction procedures and application to normal and cholestatic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 899, pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2012.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00704712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Rubies: a family of red-emitting functionalizable indicators for two-photon Ca2+ imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Synthetic biotinylated tetra β(1→5) galactofuranoside for in vitro aspergillosis diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dongdong Li</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Machez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.547-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.10.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja304018d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00723345v1</w:t>
+                <w:t xml:space="preserve">hal-00616616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic behavior and membrane solubility of a dicholesteryl-cyclodextrin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fajolles</w:t>
+                <w:t xml:space="preserve">Synthesis of cross-reactive carbohydrate determinants fragments as tools for in vitro allergy diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mayeul Collot</w:t>
+                <w:t xml:space="preserve">Iain B H Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merima Bublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hoffmann-Sommergruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200863c⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.1306-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615495v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cross-reactive carbohydrate determinants fragments as tools for in vitro allergy diagnosis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karin Hoffmann-Sommergruber</w:t>
+                <w:t xml:space="preserve">New Avenue for Mid-UV-Range Detection of Underivatized Carbohydrates and Amino Acids in Capillary Electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Costanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 ((19)), pp.7381-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2012834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00616608v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Avenue for Mid-UV-Range Detection of Underivatized Carbohydrates and Amino Acids in Capillary Electrophoresis.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphiphilic behavior and membrane solubility of a dicholesteryl-cyclodextrin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Eudes</w:t>
+                <w:t xml:space="preserve">Angelika Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fajolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac2012834⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7580-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200863c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630158v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design, synthesis and photochemical study of a biomimetic cyclodextrin model of Photoactive Yellow Protein (PYP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet-Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (7), pp.2209-2218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0ob00646g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular uptake and biophysical properties of galactose and/or tryptophan containing cell-penetrating peptides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lécorché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Walrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1818 (3), pp.448-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic biotinylated tetra β(1→5) galactofuranoside for in vitro aspergillosis diagnosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Poulain</w:t>
+                <w:t xml:space="preserve">Quantum Dot Peptide Biosensors for Monitoring Caspase 3 Proteolysis and Calcium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duane E. Prasuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Feltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan B. Blanco-Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimihiro Susumu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.10.062⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 ((9)), pp.5487-5497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn1016132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00616616v1</w:t>
+                <w:t xml:space="preserve">hal-00523288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dot Peptide Biosensors for Monitoring Caspase 3 Proteolysis and Calcium Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kimihiro Susumu</w:t>
+                <w:t xml:space="preserve">Primary photodynamics of a biomimetic model of photoactive yellow protein (PYP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet-Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (41), pp.13715-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00618a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn1016132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00523288v1</w:t>
+                <w:t xml:space="preserve">hal-00593212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary photodynamics of a biomimetic model of photoactive yellow protein (PYP).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab Initio Study of Excitation Energy Transfer between Quantum Dots and Dye Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tamura,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M., Oheim,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Burghardt,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.7548 - 7552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00593212v1</w:t>
+                <w:t xml:space="preserve">hal-00656464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Excitation Energy Transfer between Quantum Dots and Dye Molecules</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wrapping Nanocrystals with an Amphiphilic Polymer Preloaded with Fixed Amounts of Fluorophore Generates FRET-Based Nanoprobes with a Controlled Donor/Acceptor Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey V. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zulqurnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbasi Azhar-Zahoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8038347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656464v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrapping nanocrystals with an amphiphilic polymer preloaded with fixed amounts of fluorophore generates FRET-based nanoprobes with a controlled donor/acceptor ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Yakovlev,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zulqurnain,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azhar-Zahoor,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luccardini,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (5), pp.3232-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping Nanocrystals with an Amphiphilic Polymer Preloaded with Fixed Amounts of Fluorophore Generates FRET-Based Nanoprobes with a Controlled Donor/Acceptor Ratio</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring mitochondrial and cytoplasmic Ca2+ in EGFP expressing cells with a low-affinity calcium Ruby and its dextran conjugate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbasi Azhar-Zahoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+                <w:t xml:space="preserve">C. Luccardini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yakovlev,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasche,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Li,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.275-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2008.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8038347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00421164v1</w:t>
+                <w:t xml:space="preserve">hal-00411198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring mitochondrial and cytoplasmic Ca2+ in EGFP expressing cells with a low-affinity calcium Ruby and its dextran conjugate.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. D. Li,</w:t>
+                <w:t xml:space="preserve">Glycosylated cell-penetrating peptides and their conjugates to a proapoptotic peptide: preparation by click chemistry and cell viability studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lécorché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Burlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2008.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.51-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12154-009-0031-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00411198v1</w:t>
+                <w:t xml:space="preserve">hal-00627377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylated cell-penetrating peptides and their conjugates to a proapoptotic peptide: preparation by click chemistry and cell viability studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Point</w:t>
+                <w:t xml:space="preserve">Detection of antisynthetic mannoside antibodies (ASigmaMA) reveals heterogeneity in the ASCA response of Crohn's disease patients and contributes to differential diagnosis, stratification, and prediction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vandewalle-El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Joossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 ((4)), pp.949-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1572-0241.2007.01648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12154-009-0031-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627377v1</w:t>
+                <w:t xml:space="preserve">hal-00689860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotin sulfone as a new tool for synthetic oligosaccharide immobilization: application to multiple analysis profiling and surface plasmonic analysis of anti-Candida albicans antibody reactivity against alpha and beta (1--&amp;gt;2) oligomannosides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">New thioglycoside derivatives for use in odourless synthesis of MUXF3 N-glycan fragments related to food allergens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, (Issue 7), pp.1523-1535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00813494v1</w:t>
+                <w:t xml:space="preserve">hal-00420782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of antisynthetic mannoside antibodies (ASigmaMA) reveals heterogeneity in the ASCA response of Crohn's disease patients and contributes to differential diagnosis, stratification, and prediction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Colombel</w:t>
+                <w:t xml:space="preserve">Y. Curi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Joossens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mayeul Collot</w:t>
+                <w:t xml:space="preserve">B. Colsh,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baumann,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Tabet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1572-0241.2007.01648.x⟩</w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.147-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10719-007-9067-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689860v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thioglycoside derivatives for use in odourless synthesis of MUXF3 N-glycan fragments related to food allergens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Biotin sulfone as a new tool for synthetic oligosaccharide immobilization: application to multiple analysis profiling and surface plasmonic analysis of anti-Candida albicans antibody reactivity against alpha and beta (1--&amp;gt;2) oligomannosides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayeul Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fievez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 ((19)), pp.6201-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm800099g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420782v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Tabet,</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Fernández-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph A Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 ((9)), pp.2613-2617</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00583206v1</w:t>
+                <w:t xml:space="preserve">hal-00429364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Fernandez-Argüelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Fernández-Argüelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aleksey V Yakovlev</w:t>
+                <w:t xml:space="preserve">Ralph A Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Luccardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 ((9)), pp.2613-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl070971d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429364v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polymer-coated quantum dots with integrated acceptor dyes as FRET-based nanoprobes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaillard</w:t>
+                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanli Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baumann Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabet Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 ((2)), pp.147-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl070971d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689897v1</w:t>
+                <w:t xml:space="preserve">hal-00421192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfogalactosylceramide (sulfatide) and its use for the mass spectrometric quantitative urinary determination in metachromatic leukodystrophies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tabet Jean-Claude</w:t>
+                <w:t xml:space="preserve">Bis antennae amphiphilic cyclodextrins: the first examples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayeul Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fajolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mauclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 ((2)), pp.147-55</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (48), pp.8566-8569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421192v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis antennae amphiphilic cyclodextrins: the first examples.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mauclaire</w:t>
+                <w:t xml:space="preserve">Weak Calcium-Mediated Interactions Between Lewis-X-Related Trisaccharides Studied by NMR Measurements of Residual Dipolar Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengxiang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (48), pp.8566-8569</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129, pp.9080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426188v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Calcium-Mediated Interactions Between Lewis-X-Related Trisaccharides Studied by NMR Measurements of Residual Dipolar Couplings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak calcium-mediated interactions between Lewis X-related trisaccharides studied by NMR measurements of residual dipolar couplings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Nodet</w:t>
+                <w:t xml:space="preserve">Luisa Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Poggi</w:t>
+                <w:t xml:space="preserve">Daniel Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Abergel</w:t>
+                <w:t xml:space="preserve">Chafika Gourmala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengxiang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 129, pp.9080</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 129 ((29)), pp.9080-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0711056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196030v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak calcium-mediated interactions between Lewis X-related trisaccharides studied by NMR measurements of residual dipolar couplings.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dengxiang Dong</w:t>
+                <w:t xml:space="preserve">Candida albicans is a candidate immunogen for Anti Saccharomyces cerevisiae Antibodies (ASCA) markers of Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Standaert-Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimouna Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 130, pp.1764-1775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja0711056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689908v1</w:t>
+                <w:t xml:space="preserve">hal-00095561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans is a candidate immunogen for Anti Saccharomyces cerevisiae Antibodies (ASCA) markers of Crohn's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mimouna Seddik</w:t>
+                <w:t xml:space="preserve">Synthetic sulfated glucuronosyl para-globoside (SGPG) and its use for the detection of auto-immune peripheral neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 130, pp.1764-1775</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.563-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095561v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfated glucuronosyl para-globoside (SGPG) and its use for the detection of auto-immune peripheral neuropathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Tabet</w:t>
+                <w:t xml:space="preserve">Synthetic sulfated glucuronosyl paragloboside (SGPG) and its use for the detection of autoimmune peripheral neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Colsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62, pp.563-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120865v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic sulfated glucuronosyl paragloboside (SGPG) and its use for the detection of autoimmune peripheral neuropathies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Synthetic Yeast Oligomannosides as biological probes : alpha -D-Man( (1-&amp;gt;3) alpha -D-Man(1-&amp;gt;2) alpha -D-Man(1-&amp;gt;2) alpha -D-Man and alpha -D-Man( (1-&amp;gt;3) alpha -D-Man(1-&amp;gt;2) alpha -D-Man as Crohn's disease markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.563-577</w:t>
+              <w:t xml:space="preserve">, 2005, x, pp.7677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095562v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Yeast Oligomannosides as biological probes : alpha -D-Man( (1-&amp;gt;3) alpha -D-Man(1-&amp;gt;2) alpha -D-Man(1-&amp;gt;2) alpha -D-Man and alpha -D-Man( (1-&amp;gt;3) alpha -D-Man(1-&amp;gt;2) alpha -D-Man as Crohn's disease markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Fréderic Colombel</w:t>
+                <w:t xml:space="preserve">The Natural Lewis X -Bearing Lipids Promote Membrane Adhesion: Influence of Ceramide on Carbohydrate-Carbohydrate Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pincet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 117 (11), pp.1711-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.200461224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095560v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Natural Lewis X -Bearing Lipids Promote Membrane Adhesion: Influence of Ceramide on Carbohydrate-Carbohydrate Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gourier</w:t>
+                <w:t xml:space="preserve">Frédéric Pincet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pincet</w:t>
+                <w:t xml:space="preserve">Eric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Perez</w:t>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.200461224⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (11), pp.1683-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200461224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128683v1</w:t>
+                <w:t xml:space="preserve">hal-02128691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Lewis X -Bearing Lipids Promote Membrane Adhesion: Influence of Ceramide on Carbohydrate-Carbohydrate Recognition</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Transfer reactions catalyzed by cyclodextrin glucosyltransferase using 4-thiomaltosyl and C-maltosyl fluorides as artificial donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bornaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bornaghi</w:t>
+                <w:t xml:space="preserve">J.P. Utille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Utille</w:t>
+                <w:t xml:space="preserve">E.D. Rekai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.561-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12201,491 +12080,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondroïtine sulfate E et facteurs de régulation: accès facile à des librairies d'analogues actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chondroïtine sulfate E et facteuChondroïtine sulfate E et facteurs de régulation: accès facile à des librairies d'analogues actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic Behaviour and Membrane Solubility of a Dicholesteryl Cyclodextrine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fajolles,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fajolles,</w:t>
+                <w:t xml:space="preserve">Martin Bauer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bauer,</w:t>
+                <w:t xml:space="preserve">Mayeul Collot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daillant,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphiphilic Behaviour and Membrane Solubility of a Dicholesteryl Cyclodextrine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Dunkerque,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16ème reunion GFPP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dutot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dutot,</w:t>
+                <w:t xml:space="preserve">P. Lecorché,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lecorché,</w:t>
+                <w:t xml:space="preserve">F. Burlina,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Burlina,</w:t>
+                <w:t xml:space="preserve">R. Marquant,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Point,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse et évaluation biologique de CPP glycosylés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Albé,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Loukou,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Loukou,</w:t>
+                <w:t xml:space="preserve">Isabelle Correia,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Correia,</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre et complexation à des porphyrines,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12701,267 +12580,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspergillosis: synthetic biotinylated oligogalactofuranosides as a diagnostic tool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre: des super cyclodextrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Garcia-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duplex de cyclodextrines pur sucre: des super cyclodextrines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and investigations of a biomimetic cyclodextrin model of the photoactive yellow protein (pyp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Loukou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet-Barret,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Changenet-Barret,</w:t>
+                <w:t xml:space="preserve">Marie Noelle Rager,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Martin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis and investigations of a biomimetic cyclodextrin model of the photoactive yellow protein (pyp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12971,51 +12850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis of oligosaccharides on soluble support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13025,380 +12904,380 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélia Pilar Rauter; Thisbe K Lindhorst; Yves Queneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Chemical and Biological Approaches, Volume 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Royal Society of Chemistry, pp.416-441, 2021, SPR - Carbohydrate Chemistry, 978-1-83916-390-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164538-00416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting group strategies towards sulfated glycosaminoglycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastien Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protecting Groups in Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2018, 978-3-527-34010-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 13 Carbohydrate-based dendrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry: Volume 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, The Royal Society of Chemistry, pp.257-269, 2014, 978-1-84973-965-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781849739986-00257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/9781849739986-00257⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical synthesis of the oligosaccharidic fragments of yeast mannans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in the synthesis of complex carbohydrate chains of plant and microbial polysaccharides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nikolay, pp.371-397, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13408,156 +13287,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping, Degradation And Drug Release Of Biosourced Particles Made From Acrylated Vegetable Oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohe Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaohe Hu</w:t>
+                <w:t xml:space="preserve">Estelle LU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle LU</w:t>
+                <w:t xml:space="preserve">Lucie Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lacour</w:t>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-3c42z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13567,397 +13446,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted fluorescent lipid microparticles for quantitative measurement of phagosomal pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Engineered Iron-Based MOF for siRNA Delivery Targeting Chemotherapy-Resistant Triple-Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Ma</w:t>
+                <w:t xml:space="preserve">Qiye Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiye Xi</w:t>
+                <w:t xml:space="preserve">Fushan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fushan Sun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yutong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET-sensing of receptor binding at the interface of targeted biomimetic microparticles functionalized with tunable fluorescent lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pompili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niedergang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fattaccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId513"/>
+      <w:footerReference w:type="default" r:id="rId512"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14104,51 +13983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piparo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niepon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Sepasi Tehrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.4c01057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bachollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pompili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niedergang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dumat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc01792j" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dardevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102605" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.133036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lanzillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Brescia Morra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lecointe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90402-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028352v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Z&#250;&#241;iga-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Matton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real&#8208;fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Larregola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3281" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Addi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;maurice Mallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyrottes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249448" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rovero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2018.12.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Porkolab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Barnych" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.04.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800641" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01684343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aeschbacher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zierke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701866" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Grisin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bories" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bombardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2117-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350869v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bleuler-Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stutz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sieber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Galus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.054" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWDHSCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.02.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDGPGB07-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1321-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliam Kolivo&#353;ka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sokolov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koc&#225;bov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1609-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Grecu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paul Raj Irudayaraj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Sanz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Assairi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.02.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303366v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Zamaleeva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150924662" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.032" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVH420T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362700v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan G. Lyons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3906" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courjol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilms" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12858c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I. Zamaleeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gamelas Magalhaes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01113b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983271v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I Zamaleeva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bahembera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl500733g" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van 'T Hoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091920v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peroni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.10.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH63G45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lasoroski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43340d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202173" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Schubert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Butschi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A W&#228;lti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Egloff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002706" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723344v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun K Mandal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensimon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.05.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QM3WMP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674949v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Machez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.12.048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5PTN7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Maubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mah&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.05.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79Z32ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V Yakovlev" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304018d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Klaus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200863c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616608v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain B H Wilson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoffmann-Sommergruber" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.12.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS27N2XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630158v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarazin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Costanza" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2012834" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00646g" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660350v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J807LF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.10.062" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5P1BV83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523288v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane E. Prasuhn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Blanco-Canosa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1016132" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00618a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7G7S0P2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamura," TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Oheim," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burghardt," TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Yakovlev," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zulqurnain," TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azhar-Zahoor," TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luccardini," TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V. Yakovlev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zulqurnain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasi Azhar-Zahoor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8038347" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411198v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasche," TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard," TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Li," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2008.11.007" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3GC8JT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627377v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-009-0031-9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813494v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fievez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert-Vitse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800099g" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8BK1Q8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle-El Khoury" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Colombel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Joossens" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1572-0241.2007.01648.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420782v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savreux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429364v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fern&#225;ndez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A Sperling" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689897v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fernandez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Yakovlev" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070971d" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421192v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Cui" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann Nicole" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426188v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauclaire" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196030v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Nodet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689908v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0711056" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095561v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Seddik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120865v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095560v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Esnault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128683v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200461224" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C02E4C316193593FF65FF82BF01828450E7E231F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128691v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200461224" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44KXLV5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309835v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornaghi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Rekai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785652v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787207v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles," TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot," TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789503v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutot," TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecorch&#233;," TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina," TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant," TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point," TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787178v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou," TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia," TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux," TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786057v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786981v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786963v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager," TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martin," TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982870v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00416" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982878v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L'Haridon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00257" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B9BED6F824177D6AD129BF14E8EBEC75163181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collot," TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loukou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle LU" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-3c42z" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344381v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiye Xi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fushan Sun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Li" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296310v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piparo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michelis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pompili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niedergang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fattaccioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dumat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c15067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Co&#239;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niepon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Wittwer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Sepasi Tehrani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.4c01057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Bachollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dowek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.08.076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dardevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tisseyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102605" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc01792j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c00944" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2022.133036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mazzoleni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real Fernandez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nuti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lanzillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Brescia Morra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202100515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lecointe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90402-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Real&#8208;fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Larregola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.3281" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Addi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;maurice Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002911" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lamazi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Pukar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauliard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12113545" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145810v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Peyrottes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Z&#250;&#241;iga-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Lavielle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Matton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108234" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Montel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00793" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342164v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rovero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2018.12.030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01685492v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buriez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Porkolab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.12.036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Landman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grill" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dozova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Barnych" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Cossy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.04.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valeur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800641" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01917373v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pandard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guille-Collignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.10.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bleuler-Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Stutz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sieber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cww113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna E. Ketata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aref Neifar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mihoubi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Gouzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2017.07.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350860v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aeschbacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zierke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701866" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Grisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bories" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bombardi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rouffiac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2117-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278269v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;e" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.02.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDGPGB07-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1321-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Galus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lembo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Cagno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.054" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LWDHSCB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304105v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viliam Kolivo&#353;ka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Sokolov&#225;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Koc&#225;bov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00706-015-1609-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306700v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Grecu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paul Raj Irudayaraj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez-Sanz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Assairi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2016.02.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Zamaleeva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Luccardini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150924662" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D Wilms" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bentkhayet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#239;kan Marcaggi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiri Couchman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.05808" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SVH420T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Pisa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Rossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22677" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Otsu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan G. Lyons" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Agarwal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3906" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courjol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hall" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv116" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362703v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wilms" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra12858c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I. Zamaleeva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gamelas Magalhaes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc01113b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peroni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2014.10.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH63G45-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983271v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu I Zamaleeva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Bahembera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl500733g" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oheim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van 'T Hoff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Feltz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.03.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303018v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lasoroski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.073" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra43340d" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755864v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prochiantz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202173" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723345v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V Yakovlev" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja304018d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734237v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duboc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rajca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benarous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Maubert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-302578" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-36S05MMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782798v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Schubert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Butschi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A W&#228;lti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Egloff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002706" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/ed5d46f6-3442-4a89-a505-78befd507436" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723344v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasun K Mandal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bensimon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.05.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4QM3WMP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674949v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Machez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poulain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.12.048" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ5PTN7K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Maubert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Wolf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mah&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2012.05.015" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K79Z32ZR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616616v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.10.062" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5P1BV83-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616608v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain B H Wilson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoffmann-Sommergruber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.12.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS27N2XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630158v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarazin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Costanza" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2012834" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615495v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Klaus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200863c" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00646g" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660350v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Burlina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dutot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2011.12.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J807LF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523288v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane E. Prasuhn" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B. Blanco-Canosa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Susumu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn1016132" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593212v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00618a" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7G7S0P2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656464v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamura," TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Oheim," TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Burghardt," TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421164v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey V. Yakovlev" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zulqurnain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbasi Azhar-Zahoor" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8038347" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Yakovlev," TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zulqurnain," TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azhar-Zahoor," TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luccardini," TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411198v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakovlev," TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasche," TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard," TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Li," TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2008.11.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3GC8JT2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627377v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12154-009-0031-9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689860v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle-El Khoury" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Colombel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Joossens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Standaert-Vitse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1572-0241.2007.01648.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savreux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Curi," TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsh," TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann," TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Tabet," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-007-9067-7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9VS183J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813494v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fievez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Savaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm800099g" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8BK1Q8V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429364v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fern&#225;ndez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph A Sperling" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689897v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Fernandez-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Yakovlev" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070971d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanli Cui" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baumann Nicole" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabet Jean-Claude" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426188v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Garcia-Moreno" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Roux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mauclaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196030v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Nodet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Poggi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abergel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Gourmala" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengxiang Dong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689908v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0711056" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095561v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vandewalle" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouna Seddik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120865v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevalier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colsch" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Tabet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095562v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Chevalier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colsch" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baumann" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095560v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Esnault" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;deric Colombel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128683v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gourier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200461224" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C02E4C316193593FF65FF82BF01828450E7E231F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128691v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200461224" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44KXLV5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bornaghi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Utille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Rekai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785652v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787207v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fajolles," TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer," TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Collot," TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789503v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutot," TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecorch&#233;," TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina," TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marquant," TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Point," TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787178v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Loukou," TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Correia," TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cattiaux," TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786057v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786981v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786963v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Rager," TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Martin," TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982870v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164538-00416" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982878v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledru" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362709v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L'Haridon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00257" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87B9BED6F824177D6AD129BF14E8EBEC75163181/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787893v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collot," TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loukou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758174v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle LU" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-3c42z" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378794v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Uhl" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344381v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiye Xi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fushan Sun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Li" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>