--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -727,209 +727,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+                <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114371v2</w:t>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
               </w:r>
@@ -1043,399 +1043,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315, pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253622v1</w:t>
+                <w:t xml:space="preserve">hal-01065948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011251v1</w:t>
+                <w:t xml:space="preserve">hal-01253622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+                <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 315, pp.499-505. </w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (8), pp.085001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065948v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
@@ -3334,316 +3334,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Shankar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406743v1</w:t>
+                <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575880v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary production and export fluxes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic primary production .2. Estimation at global scale from satellite (coastal zone color scanner) chlorophyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Antoine</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4628,51 +4628,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGAL PIGMENT DISTRIBUTION AND PRIMARY PRODUCTION IN THE EASTERN MEDITERRANEAN AS DERIVED FROM COASTAL ZONE COLOR SCANNER OBSERVATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Antoine</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>