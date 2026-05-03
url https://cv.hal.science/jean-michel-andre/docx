--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -593,373 +593,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224951v2</w:t>
+                <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114371v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1043,295 +1043,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-S. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-T. Zhu</w:t>
+                <w:t xml:space="preserve">Haochuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065948v1</w:t>
+                <w:t xml:space="preserve">hal-01253622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhanshan Wang</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochuan Li</w:t>
+                <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 251 (4), pp.803-808. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315, pp.499-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201350082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.03.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253622v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility considerations of a soft-x-ray distributed feedback laser pumped by an x-ray free electron laser</w:t>
               </w:r>
@@ -1434,90 +1434,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-T. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (16), pp.165601. </w:t>
@@ -1549,1428 +1549,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
+                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832205v1</w:t>
+                <w:t xml:space="preserve">hal-00945900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
+                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945900v1</w:t>
+                <w:t xml:space="preserve">hal-00854489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854489v1</w:t>
+                <w:t xml:space="preserve">hal-00832205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725539v1</w:t>
+                <w:t xml:space="preserve">hal-00748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Turk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748799v1</w:t>
+                <w:t xml:space="preserve">hal-00725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631235v1</w:t>
+                <w:t xml:space="preserve">hal-00648899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
+                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637832v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S.-K. Zhou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-C. Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642773v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648899v2</w:t>
+                <w:t xml:space="preserve">hal-00642773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Maury</w:t>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicola Mahne</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648594v1</w:t>
+                <w:t xml:space="preserve">hal-00648606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596495v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648606v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
               </w:r>
@@ -3188,462 +3188,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the oceanic biology on the tropical Pacific climate in a coupled general circulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154018v1</w:t>
+                <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575880v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the oceanic biology on the tropical Pacific climate in a coupled general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Shankar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel André</w:t>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durand</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (5), pp.503-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0200-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00406743v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary production and export fluxes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>