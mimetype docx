--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -593,373 +593,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114371v2</w:t>
+                <w:t xml:space="preserve">hal-01224951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction and short-pulse reflection by one-dimensional photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.085609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/8/085609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233488v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence induced by standing waves in the grazing-incidence and grazing-exit modes: study of the Mg–Co–Zr system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent Bragg diffraction bymultilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (6), pp.1419-1425. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.015603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577515016239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/1/015603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224951v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface observation of heat-treated Co/Mo2C multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co/Mo2C multilayer as x-ray mirror: optical and thermal performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and structural characterization of the Co/Mo2C/Y system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous soft x-ray fluorescence from a superlattice under Kossel diffraction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,2101 +1549,2101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
+                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945900v1</w:t>
+                <w:t xml:space="preserve">hal-00832205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
+                <w:t xml:space="preserve">X-ray quasi-lamellar etched multilayers: analysis by coupled-mode theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854489v1</w:t>
+                <w:t xml:space="preserve">hal-00945900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating dipole model for the X-ray standing wave enhanced fluorescence in periodic multilayers</w:t>
+                <w:t xml:space="preserve">Photonic bandgaps of periodic multilayers with diffuse interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85, pp.55-61. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (8), pp.2296-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.30.002296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832205v1</w:t>
+                <w:t xml:space="preserve">hal-00854489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Turk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Jean-René Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Delmotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748799v1</w:t>
+                <w:t xml:space="preserve">hal-00725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An etched multilayer as a dispersive element in a curved-crystal spectrometer: implementation and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The TPLUS project : a table-top tunable parametric UV radiation source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.308-312. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357 (1), pp.012039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.2398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/357/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725539v1</w:t>
+                <w:t xml:space="preserve">hal-00748799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648899v2</w:t>
+                <w:t xml:space="preserve">hal-00631235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective mass of photons in one dimensional photonic crystal</w:t>
+                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/84/03/035708⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631235v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUVEX: An X-ray counting system based on YAG:Ce scintillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.-C. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 659 (1), pp.318-321. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637832v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an asymmetrical effect when introducing Zr in Mg/Co multilayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Investigation of the thermal stability of Mg/Co periodic multilayers for EUV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98, pp.251909. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3601859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6681-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642773v1</w:t>
+                <w:t xml:space="preserve">hal-00648899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+                <w:t xml:space="preserve">Nicola Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (11-12), pp.1015-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648606v1</w:t>
+                <w:t xml:space="preserve">hal-00648594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of B4C diffusion barriers on the thermal stability of Sc/Si periodic multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2010-00050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00648594v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spontaneous emission control by 1-dimensional photonic bandgap structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanometer-designed Al/SiC periodic multilayers: characterization by a multi-technique approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Meltchakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (6-7), pp.653-657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596495v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maury</w:t>
+                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761558v1</w:t>
+                <w:t xml:space="preserve">hal-00808363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution x-ray analysis with multilayer gratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+                <w:t xml:space="preserve">Analysis of periodic Mo/Si multilayers: influence of the Mo thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Giglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38, pp.117-120. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 603 (2), pp.407-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/xrs.1128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808363v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the oceanic biology on the tropical Pacific climate in a coupled general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bridou</w:t>
+                <w:t xml:space="preserve">Christophe E. Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (5), pp.503-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0200-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575880v1</w:t>
+                <w:t xml:space="preserve">hal-00154018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin-wide seasonal evolution of the Indian Ocean's phytoplankton blooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. C. Shenoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (C12), pp.C12014. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JC004090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the oceanic biology on the tropical Pacific climate in a coupled general circulation model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Interface characteristics of Mo/Si and B4C/Mo/Si multilayers using non-destructive X-ray techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (11), pp.2315-2322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00154018v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production regimes in the northeast Atlantic: A study based on Sea-viewing Wide Field-of-view Sensor (SeaWiFS) chlorophyll and ocean general circulation model mixed layer depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Lehahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled physical-biogeochemical system in the equatorial Pacific in sept-nov 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe E. Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Radenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary production and export fluxes in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01882729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanshan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5040980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01474782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517000820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224951v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Tu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Yuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577515016239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114371v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/8/085609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/1/015603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ulhaq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochuan Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201350082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065948v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-S. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.176" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/8/085001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/16/165601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2526" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coudevylle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Turk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/357/1/012039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/84/03/035708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3601859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648899v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6681-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Mahne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.03.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLWND8HJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00050-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00648606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Hu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Meltchakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.1128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Giglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.12.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gorgues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0200-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6G3FLWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shankar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. C. Shenoi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00575880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bridou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124674v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Lehahn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;mery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002771" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bonnelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00903535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pardo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1502189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00874234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barchewitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ravet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.000239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153958v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stoens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dandonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JC02713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154556v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertignac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hampton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2419.1998.00063.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXHWLZ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224098321836163" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95GB02832" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1H7MM21-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JC00466" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTB5TSDH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(92)90119-E" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B51855AA0FF6DF4332878B461506052DF0834BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91JC00788" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8RN1MN48-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504577v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/JC094iC01p01029" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5BK56BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>