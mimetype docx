--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Brankart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0330-6019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of uncertainties in an ocean radiative transfer model for the Black Sea through ensemble simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaure Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (15), pp.3747-3768. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-3747-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between stochastic grid perturbation and location uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.e2024MS004528. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externally-forced and intrinsic variability of the Mediterranean surface and overturning circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO-PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.155-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO/PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble quantification of short-term predictability of the ocean dynamics at a kilometric-scale resolution: a Western Mediterranean test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1619-1644. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1619-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of chlorophyll data into a stochastic ensemble simulation for the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeray Santana-Falcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1297-1315. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-1297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Swath Altimetric Satellite Data Assimilation With Correlated-Error Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sensitivity analysis approach for marine biogeochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (101402), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale ocean data assimilation approach combining spatial and spectral localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sophie Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-15-443-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly Localized MCMC Sampler to Cope With Non-local/Non-linear Data Constraints in Large-Size Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2019.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Spatially Structured Errors in Wide-Swath Altimetric Satellite Data Using Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11111336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble-Based Probabilistic Score Approach to Compare Observation Scenarios: An Application to Biogeochemical-Argo Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.2307-2326. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Scale Interactions in Ocean Ensembles: From Seasonal Forecasts to Multi-Decadal Climate Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Atmospherically Forced Variability of the AMOC: Insights from a Large-Ensemble Ocean Hindcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1183-1203. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0168.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different incremental analysis update schemes in a realistic assimilation system with Ensemble Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic ocean modelling system based on NEMO 3.5: application at eddying resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-1091-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Way to Account for Observation Error Correlations in the Assimilation of Data from the Future SWOT High-Resolution Altimeter Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (12), pp.2755-2768. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-16-0048.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterizations of biogeochemical uncertainties in a 1/4° NEMO/PISCES model for probabilistic comparisons with ocean color data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an ensemble system that assimilates Jason-1/Envisat altimeter data in a probabilistic model of the North Atlantic ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.425-438. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-11-425-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble assimilation of ARGO temperature profile, sea surface temperature, and altimetric satellite data into an eddy permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (7), pp.5134-5157. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01218081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to explicit simulation of uncertainty in the NEMO ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the distortion of mixed layer property distributions induced by the Argo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Juza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operational Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755876X.2012.11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of submesoscale tracer fields to estimate the surface ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties in the horizontal density gradient upon low resolution global ocean modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic estimation of biogeochemical parameters from Globcolour ocean colour satellite data in a North Atlantic 3D ocean coupled physical–biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Losa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Melet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117-118, pp.81-95. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multivariate reanalysis of the North Atlantic Ocean biogeochemistry during 1998&ndash;2006 based on the assimilation of SeaWiFS chlorophyll data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-37-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles and benefits of the implementation of a reduced rank smoother with a high resolution model of the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/osd-9-1187-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of analysis and consistent error fields using the Data Interpolating Variational Analysis (DIVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Troupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirjacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouberdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52-53, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating altimetric data to control the tropical instability waves: an observing system simulation experiment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (6), pp.867-880. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-012-0539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential outcomes of glider data assimilation in the Solomon Sea: Control of the water mass properties and parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mélet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Northern Current in the Gulf of Lions with an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (3), pp.441-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Finite-Time Lyapunov Exponents and Vectors for direct assimilation of tracer images into ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5), pp.1038. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2011.00533.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient adaptive error parameterizations for square root or ensemble Kalman filters: application to the control of ocean mesoscale signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.932-950. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009MWR3085.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mixing errors in a coupled physical biogeochemical model of the North Atlantic: implications for nonlinear estimation using Gaussian anamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of nutrient data to constrain a coupled physical-biogeochemical assimilative model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved turbulent air-sea flux bulk parameters for controlling the response of the ocean mixed layer: a sequential data assimilation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.538-555. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JTECH0603.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint altimetric and in-situ data assimilation using the GRACE mean dynamic topography: a 1993-1998 hindcast experiment in the Tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (1), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced-Order Kalman Filter for Data Assimilation in Physical Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050635717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACE : an improved MDT reference for altimeter data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of model errors generated by atmospheric forcings for ocean data assimilation: experiments in a regional model of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1-4), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of coupled physical-biogeochemical models through data assimilation: a challenge for the upcoming MERCATOR operational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre trimestrielle MERCATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the GRACE mission in the joint assimilation of altimetry and TAO data in a tropical Pacific Ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (25), pp.L14616. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to On the role of Grace mission in the joint assimilation of altimetric and TAO data inn a tropical Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.2006GL025823RR. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gl026943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea fluxes correction by sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Analysis Update implementation into a sequential ocean data assimilation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.1. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH1947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for marine monitoring and prediction: The MERCATOR operational assimilation systems and the MERSEA developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (613), pp.3561-3582. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.05.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.L06601. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL02329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.WOS:000227874400002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ocean Mean Dynamic Topography on Satellite Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490410490475633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of sea-surface temperature and altimetric observations during 1992-1993 into an eddy-permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.291-316. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assimilation of Topex/poseidon and ERS altimetric data and of TAO temperature data in the tropical Pacific Ocean during 1994-1998, and the mean sea-surface height issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.381-401. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00026-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of ensemble-based assimilation methods with a layerd OCGM from the perspective of operational ocean forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brusdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halberstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.253-289. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multivariate data assimilation scheme for isopycnic coordinate ocean models: Application to a 1993-96 hindcast of the North Atlantic Ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.3074. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model intercomparison in the Mediterranean: MEDMEX simulations of the seasonal cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali El Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33-34, pp.215-251. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singular Evolutive Extended Kalman filter to assimilate ocean colour data in a coupled physical-biochemical model of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carmillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Drange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1463-5003(01)00007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des Incertitudes en Océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Brankart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0330-6019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of uncertainties in an ocean radiative transfer model for the Black Sea through ensemble simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaure Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (15), pp.3747-3768. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-3747-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between stochastic grid perturbation and location uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.e2024MS004528. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externally-forced and intrinsic variability of the Mediterranean surface and overturning circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO-PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.155-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO/PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble quantification of short-term predictability of the ocean dynamics at a kilometric-scale resolution: a Western Mediterranean test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1619-1644. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1619-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of chlorophyll data into a stochastic ensemble simulation for the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeray Santana-Falcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1297-1315. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-1297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Swath Altimetric Satellite Data Assimilation With Correlated-Error Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sensitivity analysis approach for marine biogeochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (101402), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale ocean data assimilation approach combining spatial and spectral localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sophie Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-15-443-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly Localized MCMC Sampler to Cope With Non-local/Non-linear Data Constraints in Large-Size Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2019.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Spatially Structured Errors in Wide-Swath Altimetric Satellite Data Using Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11111336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble-Based Probabilistic Score Approach to Compare Observation Scenarios: An Application to Biogeochemical-Argo Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.2307-2326. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Scale Interactions in Ocean Ensembles: From Seasonal Forecasts to Multi-Decadal Climate Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Atmospherically Forced Variability of the AMOC: Insights from a Large-Ensemble Ocean Hindcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1183-1203. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0168.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different incremental analysis update schemes in a realistic assimilation system with Ensemble Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic ocean modelling system based on NEMO 3.5: application at eddying resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-1091-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Way to Account for Observation Error Correlations in the Assimilation of Data from the Future SWOT High-Resolution Altimeter Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (12), pp.2755-2768. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-16-0048.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterizations of biogeochemical uncertainties in a 1/4° NEMO/PISCES model for probabilistic comparisons with ocean color data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an ensemble system that assimilates Jason-1/Envisat altimeter data in a probabilistic model of the North Atlantic ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.425-438. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-11-425-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble assimilation of ARGO temperature profile, sea surface temperature, and altimetric satellite data into an eddy permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (7), pp.5134-5157. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01218081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to explicit simulation of uncertainty in the NEMO ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the distortion of mixed layer property distributions induced by the Argo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Juza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operational Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755876X.2012.11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties in the horizontal density gradient upon low resolution global ocean modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of submesoscale tracer fields to estimate the surface ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic estimation of biogeochemical parameters from Globcolour ocean colour satellite data in a North Atlantic 3D ocean coupled physical–biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Losa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Melet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117-118, pp.81-95. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multivariate reanalysis of the North Atlantic Ocean biogeochemistry during 1998&ndash;2006 based on the assimilation of SeaWiFS chlorophyll data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-37-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of analysis and consistent error fields using the Data Interpolating Variational Analysis (DIVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Troupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirjacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouberdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52-53, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles and benefits of the implementation of a reduced rank smoother with a high resolution model of the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/osd-9-1187-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Northern Current in the Gulf of Lions with an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (3), pp.441-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating altimetric data to control the tropical instability waves: an observing system simulation experiment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (6), pp.867-880. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-012-0539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential outcomes of glider data assimilation in the Solomon Sea: Control of the water mass properties and parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mélet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Finite-Time Lyapunov Exponents and Vectors for direct assimilation of tracer images into ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5), pp.1038. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2011.00533.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient adaptive error parameterizations for square root or ensemble Kalman filters: application to the control of ocean mesoscale signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.932-950. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009MWR3085.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mixing errors in a coupled physical biogeochemical model of the North Atlantic: implications for nonlinear estimation using Gaussian anamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of nutrient data to constrain a coupled physical-biogeochemical assimilative model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved turbulent air-sea flux bulk parameters for controlling the response of the ocean mixed layer: a sequential data assimilation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.538-555. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JTECH0603.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint altimetric and in-situ data assimilation using the GRACE mean dynamic topography: a 1993-1998 hindcast experiment in the Tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (1), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced-Order Kalman Filter for Data Assimilation in Physical Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050635717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACE : an improved MDT reference for altimeter data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of model errors generated by atmospheric forcings for ocean data assimilation: experiments in a regional model of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1-4), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of coupled physical-biogeochemical models through data assimilation: a challenge for the upcoming MERCATOR operational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre trimestrielle MERCATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the GRACE mission in the joint assimilation of altimetry and TAO data in a tropical Pacific Ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (25), pp.L14616. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to On the role of Grace mission in the joint assimilation of altimetric and TAO data inn a tropical Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.2006GL025823RR. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gl026943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea fluxes correction by sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Analysis Update implementation into a sequential ocean data assimilation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.1. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH1947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.L06601. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL02329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for marine monitoring and prediction: The MERCATOR operational assimilation systems and the MERSEA developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (613), pp.3561-3582. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.05.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.WOS:000227874400002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ocean Mean Dynamic Topography on Satellite Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490410490475633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of ensemble-based assimilation methods with a layerd OCGM from the perspective of operational ocean forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brusdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halberstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.253-289. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of sea-surface temperature and altimetric observations during 1992-1993 into an eddy-permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.291-316. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assimilation of Topex/poseidon and ERS altimetric data and of TAO temperature data in the tropical Pacific Ocean during 1994-1998, and the mean sea-surface height issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.381-401. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00026-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multivariate data assimilation scheme for isopycnic coordinate ocean models: Application to a 1993-96 hindcast of the North Atlantic Ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.3074. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model intercomparison in the Mediterranean: MEDMEX simulations of the seasonal cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali El Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33-34, pp.215-251. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singular Evolutive Extended Kalman filter to assimilate ocean colour data in a coupled physical-biochemical model of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carmillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Drange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1463-5003(01)00007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des Incertitudes en Océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA488CE"/>
+    <w:nsid w:val="4D8EEDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-brankart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0330-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandenbulcke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3747-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-531-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Popov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-155-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1619-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366945v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1297-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952797v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggiero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-443-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Poel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0002.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brankart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3397" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0168.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1091-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-16-0048.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-425-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01218081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beckers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brankart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1285-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brankart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2012.11020131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735423v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.02.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HTSD1VT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9L308F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Doron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Losa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S0BQ4R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01636230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brankart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-37-2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freychet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-9-1187-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troupin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirjacobs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouberdous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0539-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FVRGHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.12.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-757T90JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2011.00533.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3085.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECH0603.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0131-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9W4T631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635717" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0128-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZT97WWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025823" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3QV7LGH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castruccio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl026943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lemoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL02329" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021329" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490475633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00022-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Parent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00026-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brusdal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halberstadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00021-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001198" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMVLCRLK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rixen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00060-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carmillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-5003(01)00007-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV77KPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-brankart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0330-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandenbulcke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3747-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-531-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Popov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-155-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1619-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366945v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1297-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952797v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggiero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-443-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Poel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0002.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brankart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3397" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0168.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1091-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-16-0048.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-425-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01218081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beckers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brankart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1285-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brankart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2012.11020131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.02.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9L308F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HTSD1VT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Doron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Losa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S0BQ4R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01636230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brankart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-37-2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirjacobs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouberdous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.05.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freychet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-9-1187-2012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0539-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FVRGHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.12.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-757T90JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2011.00533.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3085.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECH0603.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0131-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9W4T631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635717" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0128-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZT97WWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025823" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3QV7LGH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castruccio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl026943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lemoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL02329" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.142" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021329" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490475633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brusdal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halberstadt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00021-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00022-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Parent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00026-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001198" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMVLCRLK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rixen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00060-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carmillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-5003(01)00007-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV77KPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>