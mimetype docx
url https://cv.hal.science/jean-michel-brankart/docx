--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Brankart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0330-6019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of uncertainties in an ocean radiative transfer model for the Black Sea through ensemble simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaure Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (15), pp.3747-3768. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-3747-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between stochastic grid perturbation and location uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.e2024MS004528. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externally-forced and intrinsic variability of the Mediterranean surface and overturning circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO-PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.155-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO/PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble quantification of short-term predictability of the ocean dynamics at a kilometric-scale resolution: a Western Mediterranean test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1619-1644. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1619-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of chlorophyll data into a stochastic ensemble simulation for the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeray Santana-Falcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1297-1315. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-1297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Swath Altimetric Satellite Data Assimilation With Correlated-Error Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sensitivity analysis approach for marine biogeochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (101402), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale ocean data assimilation approach combining spatial and spectral localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sophie Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-15-443-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly Localized MCMC Sampler to Cope With Non-local/Non-linear Data Constraints in Large-Size Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2019.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Spatially Structured Errors in Wide-Swath Altimetric Satellite Data Using Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11111336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble-Based Probabilistic Score Approach to Compare Observation Scenarios: An Application to Biogeochemical-Argo Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.2307-2326. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Scale Interactions in Ocean Ensembles: From Seasonal Forecasts to Multi-Decadal Climate Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Atmospherically Forced Variability of the AMOC: Insights from a Large-Ensemble Ocean Hindcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1183-1203. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0168.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different incremental analysis update schemes in a realistic assimilation system with Ensemble Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic ocean modelling system based on NEMO 3.5: application at eddying resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-1091-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Way to Account for Observation Error Correlations in the Assimilation of Data from the Future SWOT High-Resolution Altimeter Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (12), pp.2755-2768. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-16-0048.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterizations of biogeochemical uncertainties in a 1/4° NEMO/PISCES model for probabilistic comparisons with ocean color data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an ensemble system that assimilates Jason-1/Envisat altimeter data in a probabilistic model of the North Atlantic ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.425-438. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-11-425-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble assimilation of ARGO temperature profile, sea surface temperature, and altimetric satellite data into an eddy permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (7), pp.5134-5157. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01218081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to explicit simulation of uncertainty in the NEMO ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the distortion of mixed layer property distributions induced by the Argo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Juza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operational Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755876X.2012.11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties in the horizontal density gradient upon low resolution global ocean modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of submesoscale tracer fields to estimate the surface ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic estimation of biogeochemical parameters from Globcolour ocean colour satellite data in a North Atlantic 3D ocean coupled physical–biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Losa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Melet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117-118, pp.81-95. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multivariate reanalysis of the North Atlantic Ocean biogeochemistry during 1998&ndash;2006 based on the assimilation of SeaWiFS chlorophyll data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-37-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of analysis and consistent error fields using the Data Interpolating Variational Analysis (DIVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Troupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirjacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouberdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52-53, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles and benefits of the implementation of a reduced rank smoother with a high resolution model of the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/osd-9-1187-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Northern Current in the Gulf of Lions with an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (3), pp.441-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating altimetric data to control the tropical instability waves: an observing system simulation experiment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (6), pp.867-880. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-012-0539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential outcomes of glider data assimilation in the Solomon Sea: Control of the water mass properties and parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mélet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Finite-Time Lyapunov Exponents and Vectors for direct assimilation of tracer images into ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5), pp.1038. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2011.00533.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient adaptive error parameterizations for square root or ensemble Kalman filters: application to the control of ocean mesoscale signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.932-950. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009MWR3085.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mixing errors in a coupled physical biogeochemical model of the North Atlantic: implications for nonlinear estimation using Gaussian anamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of nutrient data to constrain a coupled physical-biogeochemical assimilative model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved turbulent air-sea flux bulk parameters for controlling the response of the ocean mixed layer: a sequential data assimilation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.538-555. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JTECH0603.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint altimetric and in-situ data assimilation using the GRACE mean dynamic topography: a 1993-1998 hindcast experiment in the Tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (1), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced-Order Kalman Filter for Data Assimilation in Physical Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050635717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACE : an improved MDT reference for altimeter data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of model errors generated by atmospheric forcings for ocean data assimilation: experiments in a regional model of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1-4), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of coupled physical-biogeochemical models through data assimilation: a challenge for the upcoming MERCATOR operational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre trimestrielle MERCATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the GRACE mission in the joint assimilation of altimetry and TAO data in a tropical Pacific Ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (25), pp.L14616. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to On the role of Grace mission in the joint assimilation of altimetric and TAO data inn a tropical Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.2006GL025823RR. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gl026943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea fluxes correction by sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Analysis Update implementation into a sequential ocean data assimilation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.1. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH1947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.L06601. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL02329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for marine monitoring and prediction: The MERCATOR operational assimilation systems and the MERSEA developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (613), pp.3561-3582. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.05.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.WOS:000227874400002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ocean Mean Dynamic Topography on Satellite Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490410490475633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of ensemble-based assimilation methods with a layerd OCGM from the perspective of operational ocean forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brusdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halberstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.253-289. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of sea-surface temperature and altimetric observations during 1992-1993 into an eddy-permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.291-316. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assimilation of Topex/poseidon and ERS altimetric data and of TAO temperature data in the tropical Pacific Ocean during 1994-1998, and the mean sea-surface height issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.381-401. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00026-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multivariate data assimilation scheme for isopycnic coordinate ocean models: Application to a 1993-96 hindcast of the North Atlantic Ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.3074. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model intercomparison in the Mediterranean: MEDMEX simulations of the seasonal cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali El Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33-34, pp.215-251. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singular Evolutive Extended Kalman filter to assimilate ocean colour data in a coupled physical-biochemical model of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carmillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Drange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1463-5003(01)00007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des Incertitudes en Océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Brankart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0330-6019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between stochastic grid perturbation and location uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.e2024MS004528. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629335v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of uncertainties in an ocean radiative transfer model for the Black Sea through ensemble simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilaure Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (15), pp.3747-3768. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-3747-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externally-forced and intrinsic variability of the Mediterranean surface and overturning circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-22-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO-PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.155-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble analysis and forecast of ecosystem indicators in the North Atlantic using ocean colour observations and prior statistics from a stochastic NEMO/PISCES simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-155-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble quantification of short-term predictability of the ocean dynamics at a kilometric-scale resolution: a Western Mediterranean test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.1619-1644. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-18-1619-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of chlorophyll data into a stochastic ensemble simulation for the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeray Santana-Falcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1297-1315. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-1297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Swath Altimetric Satellite Data Assimilation With Correlated-Error Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicitly Localized MCMC Sampler to Cope With Non-local/Non-linear Data Constraints in Large-Size Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2019.00058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global sensitivity analysis approach for marine biogeochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (101402), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2019.101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale ocean data assimilation approach combining spatial and spectral localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Sophie Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.443-457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-15-443-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Spatially Structured Errors in Wide-Swath Altimetric Satellite Data Using Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11111336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ensemble-Based Probabilistic Score Approach to Compare Observation Scenarios: An Application to Biogeochemical-Argo Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Germineaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (12), pp.2307-2326. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-19-0002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and Scale Interactions in Ocean Ensembles: From Seasonal Forecasts to Multi-Decadal Climate Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Atmospherically Forced Variability of the AMOC: Insights from a Large-Ensemble Ocean Hindcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.1183-1203. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI-D-17-0168.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different incremental analysis update schemes in a realistic assimilation system with Ensemble Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a probabilistic ocean modelling system based on NEMO 3.5: application at eddying resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bessières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-1091-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Way to Account for Observation Error Correlations in the Assimilation of Data from the Future SWOT High-Resolution Altimeter Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Ubelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (12), pp.2755-2768. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH-D-16-0048.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic parameterizations of biogeochemical uncertainties in a 1/4° NEMO/PISCES model for probabilistic comparisons with ocean color data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.59-72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of an ensemble system that assimilates Jason-1/Envisat altimeter data in a probabilistic model of the North Atlantic ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.425-438. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-11-425-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01203709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble assimilation of ARGO temperature profile, sea surface temperature, and altimetric satellite data into an eddy permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (7), pp.5134-5157. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JC010349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01218081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic approach to explicit simulation of uncertainty in the NEMO ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Melet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (5), pp.1285-1297. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1285-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01204726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the distortion of mixed layer property distributions induced by the Argo sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Juza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operational Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.45 - 58. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1755876X.2012.11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of uncertainties in the horizontal density gradient upon low resolution global ocean modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.64-76. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inversion of submesoscale tracer fields to estimate the surface ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic estimation of biogeochemical parameters from Globcolour ocean colour satellite data in a North Atlantic 3D ocean coupled physical–biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Doron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Losa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Melet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117-118, pp.81-95. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a multivariate reanalysis of the North Atlantic Ocean biogeochemistry during 1998&ndash;2006 based on the assimilation of SeaWiFS chlorophyll data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-9-37-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles and benefits of the implementation of a reduced rank smoother with a high resolution model of the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freychet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/osd-9-1187-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of analysis and consistent error fields using the Data Interpolating Variational Analysis (DIVA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Troupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sirjacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouberdous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52-53, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the Northern Current in the Gulf of Lions with an observing system simulation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraunié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (3), pp.441-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating altimetric data to control the tropical instability waves: an observing system simulation experiment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (6), pp.867-880. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-012-0539-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential outcomes of glider data assimilation in the Solomon Sea: Control of the water mass properties and parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mélet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94, pp.232-246. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of Finite-Time Lyapunov Exponents and Vectors for direct assimilation of tracer images into ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (5), pp.1038. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2011.00533.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient adaptive error parameterizations for square root or ensemble Kalman filters: application to the control of ocean mesoscale signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (3), pp.932-950. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2009MWR3085.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of mixing errors in a coupled physical biogeochemical model of the North Atlantic: implications for nonlinear estimation using Gaussian anamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the key role of nutrient data to constrain a coupled physical-biogeochemical assimilative model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.100-115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A truncated Gaussian filter for data assimilation with inequality constraints: Application to the hydrostatic stability in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2008.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved turbulent air-sea flux bulk parameters for controlling the response of the ocean mixed layer: a sequential data assimilation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (3), pp.538-555. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008JTECH0603.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint altimetric and in-situ data assimilation using the GRACE mean dynamic topography: a 1993-1998 hindcast experiment in the Tropical Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 58 (1), pp.43-63. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced-Order Kalman Filter for Data Assimilation in Physical Oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.449-465. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/050635717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00268950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRACE : an improved MDT reference for altimeter data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of model errors generated by atmospheric forcings for ocean data assimilation: experiments in a regional model of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-007-0128-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00230125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of coupled physical-biogeochemical models through data assimilation: a challenge for the upcoming MERCATOR operational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre trimestrielle MERCATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the physics of a coupled physical-biogeochemical model of the North Atlantic through data assimilation: impact on the ecosystem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (1-4), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the GRACE mission in the joint assimilation of altimetry and TAO data in a tropical Pacific Ocean model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (25), pp.L14616. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GL025823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to On the role of Grace mission in the joint assimilation of altimetric and TAO data inn a tropical Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, pp.2006GL025823RR. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006gl026943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea fluxes correction by sequential data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Skachko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Analysis Update implementation into a sequential ocean data assimilation system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ourmieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (12), pp.1. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JTECH1947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Assimilation for marine monitoring and prediction: The MERCATOR operational assimilation systems and the MERSEA developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 131 (613), pp.3561-3582. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1256/qj.05.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.L06601. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL02329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of satellite altimetry referenced to the new GRACE geoid estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (6), pp.WOS:000227874400002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL021329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Ocean Mean Dynamic Topography on Satellite Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Birol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490410490475633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of sea-surface temperature and altimetric observations during 1992-1993 into an eddy-permitting primitive equation model of the North Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.291-316. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative assimilation of Topex/poseidon and ERS altimetric data and of TAO temperature data in the tropical Pacific Ocean during 1994-1998, and the mean sea-surface height issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.381-401. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00026-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A demonstration of ensemble-based assimilation methods with a layerd OCGM from the perspective of operational ocean forecasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Brusdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halberstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 40-41, pp.253-289. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(03)00021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a multivariate data assimilation scheme for isopycnic coordinate ocean models: Application to a 1993-96 hindcast of the North Atlantic Ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Emmanuel Testut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.3074. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001JC001198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model intercomparison in the Mediterranean: MEDMEX simulations of the seasonal cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rixen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali El Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33-34, pp.215-251. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-7963(02)00060-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Singular Evolutive Extended Kalman filter to assimilate ocean colour data in a coupled physical-biochemical model of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Carmillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Drange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Evensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1463-5003(01)00007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des Incertitudes en Océanographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université Joseph Fourier Grenoble, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01230936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D8EEDFB"/>
+    <w:nsid w:val="903D1801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-brankart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0330-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396837v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandenbulcke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3747-2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-531-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Popov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-155-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1619-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366945v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1297-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952797v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Tissier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggiero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-443-2019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00058" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Poel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0002.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brankart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3397" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0168.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1091-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-16-0048.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-425-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01218081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beckers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brankart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1285-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brankart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2012.11020131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.02.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9L308F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HTSD1VT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Doron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Losa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S0BQ4R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01636230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brankart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-37-2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troupin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirjacobs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouberdous" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.05.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freychet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-9-1187-2012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0539-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FVRGHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.12.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-757T90JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2011.00533.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3085.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECH0603.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0131-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9W4T631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635717" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0128-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZT97WWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025823" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3QV7LGH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castruccio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl026943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lemoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL02329" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220471v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.142" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021329" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490475633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brusdal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halberstadt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00021-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00022-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Parent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00026-5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001198" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMVLCRLK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rixen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00060-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carmillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-5003(01)00007-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV77KPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-brankart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0330-6019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629335v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clement" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396837v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mac&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandenbulcke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaure Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-3747-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-531-2026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Popov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-155-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Albert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brodeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-18-1619-2022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03366945v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeray Santana-Falc&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-1297-2020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2019.00058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952797v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2019.101402" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973167v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie Tissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Testut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ruggiero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-15-443-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Poel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11111336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Germineaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-19-0002.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zanna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brankart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3397" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0168.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003536v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-1091-2017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ubelmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-16-0048.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-11-425-2015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01218081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Beckers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brankart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1285-2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Juza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Brankart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2012.11020131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735375v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.02.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9L308F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gaultier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HTSD1VT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Doron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Losa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7S0BQ4R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01636230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brankart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-37-2013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freychet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/osd-9-1187-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Troupin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sirjacobs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouberdous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.05.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745407v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ourmieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741565v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0539-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0FVRGHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.12.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-757T90JN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2011.00533.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491337v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009MWR3085.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.08.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8L70D9R0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359007v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castruccio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2008.10.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WTDP0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Skachko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JTECH0603.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourdeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0131-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9W4T631-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Birol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050635717" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359032v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-007-0128-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZT97WWB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2006.03.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W3H7M93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL025823" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3QV7LGH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castruccio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gourdeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl026943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH1947.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00220471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1256/qj.05.142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lemoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL02329" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lemoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL021329" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490410490475633" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00022-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Parent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00026-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brusdal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halberstadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Evensen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(03)00021-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001198" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMVLCRLK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rixen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Moussaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-7963(02)00060-X" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211988v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carmillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-5003(01)00007-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NV77KPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01230936v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>