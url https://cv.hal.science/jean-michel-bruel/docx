--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>