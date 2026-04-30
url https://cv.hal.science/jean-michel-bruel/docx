--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3653-0148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175721068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruel_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABD-5184-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruel has been head of the SM@RT team of the IRIT CNRS laboratory until September 2021. His research areas include the development of software-intensive Cyber-Physical Systems, and methods/model/language integration, with a focus on Requirements and Model-Based Systems Engineering. He defended his “Habilitation à Diriger des Recherches” in December 2006 and obtained in 2008 a full professor position at the University of Toulouse . He has been Laboratory Representative for the Toulouse 2 Jean Jaurès University from 2016 to 2020. He has been head of the Computer Science department of the Technical Institute of Blagnac in 2009-2012 and 2021-2023 and has been a member of the Strategic Research Committee of the IRIT CNRS laboratory since 2021. He is the holder of the Chair of Model-Driven Systems Engineering between AIRBUS and Toulouse 2 Jean Jaurès University since 2022, joined the International Research Laboratory in AI in 2023 and is the leader of the ANR project FATES-MLOps .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -105,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="8F59A423"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -186,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-bruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3653-0148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175721068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bruel_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-5184-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>