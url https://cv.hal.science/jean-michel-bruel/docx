--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3653-0148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175721068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruel_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABD-5184-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruel has been head of the SM@RT team of the IRIT CNRS laboratory until September 2021. His research areas include the development of software-intensive Cyber-Physical Systems, and methods/model/language integration, with a focus on Requirements and Model-Based Systems Engineering. He defended his “Habilitation à Diriger des Recherches” in December 2006 and obtained in 2008 a full professor position at the University of Toulouse . He has been Laboratory Representative for the Toulouse 2 Jean Jaurès University from 2016 to 2020. He has been head of the Computer Science department of the Technical Institute of Blagnac in 2009-2012 and 2021-2023 and has been a member of the Strategic Research Committee of the IRIT CNRS laboratory since 2021. He is the holder of the Chair of Model-Driven Systems Engineering between AIRBUS and Toulouse 2 Jean Jaurès University since 2022, joined the International Research Laboratory in AI in 2023 and is the leader of the ANR project FATES-MLOps .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Bruel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3653-0148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175721068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruel_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.com/citations?user=5shVHyoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/ABD-5184-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruel has been head of the SM@RT team of the IRIT CNRS laboratory until September 2021. His research areas include the development of software-intensive Cyber-Physical Systems, and methods/model/language integration, with a focus on Requirements and Model-Based Systems Engineering. He defended his “Habilitation à Diriger des Recherches” in December 2006 and obtained in 2008 a full professor position at the University of Toulouse . He has been Laboratory Representative for the Toulouse 2 Jean Jaurès University from 2016 to 2020. He has been head of the Computer Science department of the Technical Institute of Blagnac in 2009-2012 and 2021-2023 and has been a member of the Strategic Research Committee of the IRIT CNRS laboratory since 2021. He is the holder of the Chair of Model-Driven Systems Engineering between AIRBUS and Toulouse 2 Jean Jaurès University since 2022, joined the International Research Laboratory in AI in 2023 and is the leader of the ANR project FATES-MLOps .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Architecture and Maintenance Points of View in an MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennole Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Decisions in MBSE: Insights for a Decision Capture Framework Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kerbrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.19-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of natural language requirements based on states and modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Aspects of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3640822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (6), pp.1513-1545. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamifying model-based engineering: The PapyGame tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.102974. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.102974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Oriented Requirements: a Unified Framework for Specifications, Scenarios and Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5381/jot.2023.22.1.a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (5, article 93), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for End-Users in the Loop in Smart Ambient Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Advances and Challenges for Model and Data Engineering, 27 (7), pp.755 - 773. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/jucs.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Formalism in System Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hitchhiker's Guide to Model-Driven Engineering for Data-Centric Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinth Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (4), pp.Pages 71-84. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MS.2020.2995125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing and Classifying Model Transformation Reuse Approaches across Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther M Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (2), pp.441-465. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-019-00762-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Driven Sustainability Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications of the ACM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.80-91. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3371906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoReq: expressing and verifying requirements for control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Languages and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of models for high-performance scientific computing applications: an experience report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.319-342. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-016-0518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification of Functional and Non-Functional Requirements of ambient Self-Adaptive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 107, pp. 50-70. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2015.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des exigences en UML/SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Faudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special issue: papers from UML&FM'2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle. Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Systems and Software Engineering: A NASA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1-2), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition logicielle à l'aide de machines à état. UML et AADL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components modeling in UML 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai. Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement basé composant : une approche centrée composition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Intégré Dans Les Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'OBJET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.1.89-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of the Whole-Part Relationship in the Unified Modeling Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (5), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2003.1199074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation et Composition Dans UML. Révision Basée Sur La Théorie Tout-Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (10), pp.1343-1370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Challenges of Integrating Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling: The Heart and Soul of Engineering Smart Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pierantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bencomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van den Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAM 2025 - 17th System Analysis and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Digital Twins: A Research Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Vicat-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bril El Haouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDTconf 2025 - 2nd International Conference on Engineering Digital Twins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, Michigan, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating FATES Principles in Continuous Development of ML-Integrated Systems: Importance of Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouaichault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 33rd International Requirements Engineering Conference Workshops (REW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, France. pp.425-431, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW66121.2025.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model-Based Decision-Telling: Design Evolution Through Decision Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crespo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE 28th International Conference on Model Driven Engineering Languages and Systems Companion (MODELS-C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Grand Rapids, France. pp.457-461, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS-C68889.2025.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying and fixing ambiguities in, and semantically accurate formalisation of, behavioural requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 th International Conference on Model Driven Engineering Languages and Systems (MODELS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM / IEEE, Sep 2024, Linz, Austria. à paraître, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-023-01142-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Verification of Natural Language Requirements based on States and Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinling Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Requirements Engineering Conference Workshops (REW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2022, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REW56159.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Capabilities for Effective Model‐Based Systems Engineering: A Vision Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCOSE, Jun 2022, Detroit (Michigan), France. pp.1160-1174, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RQCODE – Towards Object-Oriented Requirements in the Software Security Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation Workshops (ICSTW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Valencia, Spain. pp.2-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTW55395.2022.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Requirements Documentation through the Focused Conversation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamna Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Information Systems Development (ISD 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for gamers, let's play modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bucchiarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Savary-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Pallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cicchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '20: ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event Canada, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3422002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and verification method for an early evaluation of Systems of Systems interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ACM Symposium on Applied Computing (SAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.1798-1805, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Comp-O to Build and Describe Component-Based Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos and Industry Tracks: From Novel Ideas to Industrial Practice (ISWC-Posters 2020 ) co-located with 19th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Greece. pp.152-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120764v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comp-O: an OWL-S Extension for Composite Service Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jane Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference, EKAW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy. p. 171-182, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated user-oriented description of emerging composite ambient applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Software Engineering and Knowledge Engineering (SEKE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal. pp.473-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Anatomy of Software Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st International Conference on Software Technology: Methods and Tools (TOOLS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Innopolis, Russia. pp.10-40, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29852-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Requirements and Continuous Integration in an Agile Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 26th International Requirements Engineering Conference (RE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML Models Verification and Validation in an Industrial Context: Challenges and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Modelling Foundations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Specific Modeling Language : un langage formel d'expression d'exigences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on MBSE Adoption Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE EMEA Sector Systems Engineering Conference (INCOSE EMEASEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Berlin, Germany. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Requirements Engineering Approach for Capturing Uncertainty in Cyber-Physical Systems Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Model and Data Engineering - MEDI 2018 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marrackech, Morocco. pp.115-129, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02852-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Intelligence Users in the Loop: Towards a Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE (“Microservices: Science and Engineering”) Workshop (MSE@STAF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Systems Engineering for Systems Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISoLA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.429-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of states and modes as general concepts for system design and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Doba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conference Internationale de Modelisation, Optimisation et Simulation (MOSIM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Solving MBSE Adoption Challenges: The D3 MBSE Adoption Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiste Aleksandraviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelijus Morkevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Council on Systems Engineering Symposium (INCOSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Washington DC, United States. pp.1463-1477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Design-Runtime Interaction in Complex Systems: Scientific Challenges and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bruneliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 workshop, co-located with the Software Technologies: Applications and Foundations (STAF 2018) federation of conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Transformation Reuse across Metamodels - A classification and comparison of approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Kienzle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2018 - International Conference on Theory and Practice of Model Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.92-109, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93317-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Integration of Multirequirements in Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Requirements Engineering Conference Workshops (REW 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling co-simulation : a first experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Leroux-Beaudout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on the Globalization of Modeling Languages (GEMOC 2017) co-located with ACM/IEEE 20th International Conference on Model Driven Engineering Languages and Systems (MODELS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, TX, United States. pp.292-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des (multi-)exigences tout au long du développement des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16emes Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.57-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a MARTE Extension to Address Adaptation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Naija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Symposium on High-Assurance Systems Engineering (HASE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States. pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty H.C. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Software Engineering 2016 (MiSE'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Austin, United States. pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517387v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns for real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Engineering Complex Computer Systems (ICECCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dubaï, United Arab Emirates. pp. 155-164, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2855321.2855332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface - OSS4MDE 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bordeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dingel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Voss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th Educators Symposium and 3rd International Workshop on Open Source Software for Model Driven Engineering, EduSymp+OSS4MDE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01843178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodological Tool Support for Modeling Security-Oriented Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference On Model and Data Engineering (MEDI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp. 31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of security patterns in UML Component-based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Proceedings of the Second International Workshop on Patterns in Model Engineering and the Fifth International Workshop on the Verification of Model Transformation, {PAME/VOLT} 2016, co-located with {ACM/IEEE}19th International Conference on Model Driven Engineering Languages and Systems (MoDELS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01810097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Real-Time Evaluation of Security Patterns: A SCADA System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIPS Workshop in 35th International Conference on Computer Safety, Reliability and Security (Safecomp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. pp. 375-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Concepts as Add-On for Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Gold Coast, Australia. pp. 190-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Traceability Framework for Model Composition Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Business Process Modeling, Development, and Support (BPMDS 2015) @ CAiSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19237-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE in Practice for Computational Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Conceptual Design Evaluation of Mechatronic Systems: The SysDICE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Reykjavik, Iceland. pp. 650-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papyrus for education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Letavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Open Source Software for Model Driven Engineering, OSS4MDE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ottawa, Canada. pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01844045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding the selection of security patterns based on security requirements and pattern classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Motii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Lanusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Pattern Language of Programs (EuroPlop 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kloster Irsee, Germany. pp. 1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buts à la modélisation système : une approche de modélisation des exigences centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Wanderley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of graph transformations for model composition traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laghouaouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Research Challenge in Information Science (RCIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakesh, Morocco. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of model-driven engineering thirty years from now</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Mussbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Breu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference ACM/IEEE - Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. pp. 183-200, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11653-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Relax Operators into an MDE Security Requirement Elicitation Process for Systems of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanea Chiprianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 2nd International Workshop on Software Engineering for Systems-of-Systems (SESoS'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienna, Austria. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-adaptive systems requirements modelling: Four related approaches comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing *Requirements* Modeling Approaches (CMA@RE) workshop in the field of 21st IEEE International Requirements Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.37 - 42, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CMA-RE.2013.6664183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Analyze Modeling Approach Comparison Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing Modeling Approaches Workshop - CMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Miami, United States. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for Trusted Embedded Systems based on Security and Dependability Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th System Design Languages Forum (SDL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.72-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repository-Centric Process Modeling - Example of a Pattern Based Development Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Software Engineering Research, Management and Applications (SERA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic. pp.247-261, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00948-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Analysis of Ambient Systems SysML Properties using OMEGA2-IFx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-based Repository of Security and Dependability Patterns for Trusted RCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Geisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Reuse and Integration (IRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Francisco, United States. pp. 448-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HPCML: A Modeling Language Dedicated to High-Performance Scientific Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Model-Driven Engineering for High Performance and CLoud computing (MDHPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Innsbruck, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RELAX, SysML and KAOS for Ambient Systems Requirements Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ambient Systems, Networks and Technologies/International Conference on Mobile Web Information Systems (ANT/MobiWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.474-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Scalability and Maintenance of Software for High-Performance Scientific Computing by Combining MDE and Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Palyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lugato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Ober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE 14th International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Wellington, New Zealand. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SysML pour la modélisation des réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e LM0 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montréal, Québec, Canada. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Management of Component-Based Embedded Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE Symposium on Integrated Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and Controllability of Wireless Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component Based Development : a Composition Oriented Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Research, Innovation and Vision fot the Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un modèle UML de composition hiérarchique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Actes de la conférence Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect-based Testing of COTS Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Germany. pp.;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Test Functionality into Software Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COTS-Based Software Systems, Second International Conference, ICCBSS 2003, Ottawa, Canada, February 10-13, 2003, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Ottawa, Canada. pp.25-35, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-36465-X\_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Part Relationships for Software Component Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EUROMICRO Conference 2003, New Waves in System Architecture, 3-5 September 2003, Belek-Antalya, Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belek-Antalya, Turkey. pp.86-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURMIC.2003.1231571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de La Théorie de La Relation Tout-Partie à La Composition de Composants Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Du XXIème Congrès INFORSID, Nancy, France, 24-27 Mai, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Nancy, France. pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the UML Metamodel to Rigorously Specify Aggregation and Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Henderson-Sellers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert B. France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OOIS'2001, 7th International Conference on Object Oriented Information Systems, 27-29 August 2001, Calgary, Canada. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Calgary, Canada. pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Requirements and Business Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Naumcheva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, 978-3-031-92160-5. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92160-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Requirements Formalization with RQCODE in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Sadovykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Messe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar Nigmatullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Naumcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrey Sadovykh; Dragos Truscan; Wissam Mallouli; Ana Rosa Cavalli; Cristina Seceleanu; Alessandra Bagnato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberSecurity in a DevOps Environment From Requirements to Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, 978-3-031-42211-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Education in the Age of AI-Based Assistants: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Capozucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Software Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14387, Springer Nature Switzerland, pp.108-115, 2023, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OOIS'02: Advances in Object-Oriented Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bellahsene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n.d.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2426, Springer, pp.314, 2002, Lecture Notes in Computer Science, 3-540-44088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Composite Services in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Adreit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle environmental uncertainty in goal-based requirements engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gnaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Laleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference on Software Engineering (ICSE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gothenburg (online), Sweden. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ICSE '18: Proceedings of the 40th International Conference on Software Engineering: Companion Proceeedings, pp.368--369, 2018, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3183440.3195013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contract-based method to specify stimulus-response requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Naumchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Mazzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting the End-User in the Loop in Smart Ambient Systems: an Approach based on Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Koussaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRIT/RR–2020–06–FR, IRIT - Institut de Recherche en Informatique de Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of RELAX and SysML/KAOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzoor Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche Informatique de Toulouse. 2014, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F59A423"/>
+    <w:nsid w:val="EA6A9DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-bruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3653-0148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175721068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bruel_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-5184-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-bruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3653-0148" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175721068" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bruel_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=5shVHyoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABD-5184-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Loubat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennole Boutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crespo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerbrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04446384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640822" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-023-01142-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bucchiarone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cicchetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.102974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Naumcheva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Naumchev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2023.22.1.a3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mazzara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448975" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336164v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trouilhet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Koussaifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.70515" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02612087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Kienzle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Mussbacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinth Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amyot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2020.2995125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M Guerra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-019-00762-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146543v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Bastin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bencomo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2019.02.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lugato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-016-0518-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278903v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ahmad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belloir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Faudou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle. Perseil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Canals" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389625v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.1.89-102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Henderson-Sellers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2003.1199074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05221809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Combemale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Archambault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05229815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pierantonio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van den Brand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05223776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouaichault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blay-Fornarino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW66121.2025.00062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C68889.2025.00066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REW56159.2022.00043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Chami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Nigmatullin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Sadovykh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Messe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTW55395.2022.00015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamna Aslam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3422002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Baduel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Ober" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373944" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120764v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Alary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986555v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29852-4_2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gnaho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02852-7_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Leroux-Beaudout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Doba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Aleksandraviciene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelijus Morkevicius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Eramo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_40" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guerra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93317-7_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656674v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naija" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Ahmed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517387v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty H.C. Cheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Gray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682979v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Motii" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Hamid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lanusse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2855321.2855332" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bordeleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Voss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475034v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01810097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laghouaouta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Anwar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19237-6_29" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maggi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Letavernier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084878v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Wanderley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hameurlain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ara&#250;jo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156595v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Breu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cheng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11653-2_12" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanea Chiprianov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ahmad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CMA-RE.2013.6664183" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ziani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00948-3_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085410v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Dragomir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760410v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Romeo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389747v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36465-X\_3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908735v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURMIC.2003.1231571" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01909114v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465033v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Naumcheva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92160-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487302v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Capozucca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280356v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Younes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120776v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260606v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>