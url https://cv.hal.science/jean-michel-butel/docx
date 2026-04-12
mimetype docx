--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -922,174 +922,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les fissures de la japonologie. Enseignement, thématiques et méthodes de recherche des études japonaises en France aujourd’hui »</w:t>
+                <w:t xml:space="preserve">Christine Lévy (dir.), Genre et modernité au Japon. La revue Seitô et la femme nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nichifutsu toshokan jôhô kenkyû 日仏図書館情報研究 / Bulletin de la Société franco-japonaise des bibliothécaires et des documentalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.345-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.1752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410705v1</w:t>
+                <w:t xml:space="preserve">hal-03589999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lévy (dir.), Genre et modernité au Japon. La revue Seitô et la femme nouvelle</w:t>
+                <w:t xml:space="preserve">« Les fissures de la japonologie. Enseignement, thématiques et méthodes de recherche des études japonaises en France aujourd’hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nichifutsu toshokan jôhô kenkyû 日仏図書館情報研究 / Bulletin de la Société franco-japonaise des bibliothécaires et des documentalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.3-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ebisu.1752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03589999v1</w:t>
+                <w:t xml:space="preserve">hal-02410705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Hammouche, Hélène Le Bail et Chikako Mori, « Le Japon, pays d</w:t>
               </w:r>
@@ -2690,200 +2690,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Invention des ‘Arts populaires’. Yanagi Sôetsu et le Mingei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'invention des « arts populaires ». Yanagi Sôtetsu et le Mingei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 2009, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 16, 280 p., 2009, 978-2-85831-186-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951695v1</w:t>
+                <w:t xml:space="preserve">hal-02423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invention des « arts populaires ». Yanagi Sôtetsu et le Mingei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Invention des ‘Arts populaires’. Yanagi Sôetsu et le Mingei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 280 p., 2009, 978-2-85831-186-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 16, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cipango.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423427v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3119,165 +3119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forger un amour moderne : petite histoire du mot ren.ai</w:t>
+                <w:t xml:space="preserve">Des couples aimants pour une nation moderne : un nouveau modèle familial dans le Japon de la fin du XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian Galan et Emmanuel Lozerand (dir.), La Famille japonaise moderne (1868-1926) – Discours et débats</w:t>
+              <w:t xml:space="preserve">Christian Galan et Emmanuel Lozerand (dir.) La Famille japonaise moderne (1868-1926) – Discours et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Picquier, pp.361-379, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951588v1</w:t>
+                <w:t xml:space="preserve">hal-03951595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des couples aimants pour une nation moderne : un nouveau modèle familial dans le Japon de la fin du XIXème siècle</w:t>
+                <w:t xml:space="preserve">Forger un amour moderne : petite histoire du mot ren.ai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Christian Galan et Emmanuel Lozerand (dir.) La Famille japonaise moderne (1868-1926) – Discours et débats</w:t>
+              <w:t xml:space="preserve">Christian Galan et Emmanuel Lozerand (dir.), La Famille japonaise moderne (1868-1926) – Discours et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Picquier, pp.361-379, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951595v1</w:t>
+                <w:t xml:space="preserve">hal-03951588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire de la traduction de l’amour en langue japonaise : Ai</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A6FB355"/>
+    <w:nsid w:val="3EFB6DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +4165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B180EC5"/>
+    <w:nsid w:val="78A14414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-butel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109925572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://japethno.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.popjap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taikoyokeja.wixsite.com/yokeja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrainjapon.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/conferencemfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1752" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01324422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.162" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2001.1133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tamba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kikuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaegashi Tadao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimane Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03951809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-butel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109925572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://japethno.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.popjap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taikoyokeja.wixsite.com/yokeja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrainjapon.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/conferencemfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01324422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.162" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2001.1133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tamba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kikuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaegashi Tadao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimane Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03951809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>