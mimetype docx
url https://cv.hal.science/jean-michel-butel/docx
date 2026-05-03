--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4017,51 +4017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EFB6DC8"/>
+    <w:nsid w:val="28177008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +4165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78A14414"/>
+    <w:nsid w:val="0C17FDCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>