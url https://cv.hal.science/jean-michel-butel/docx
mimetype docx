--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1069,174 +1069,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Hammouche, Hélène Le Bail et Chikako Mori, « Le Japon, pays d</w:t>
+                <w:t xml:space="preserve">« Folklore, études folkloriques et arts de la scène au Japon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nouveaux regards sur les arts de la scène japonais II, 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589998v1</w:t>
+                <w:t xml:space="preserve">hal-02410682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Folklore, études folkloriques et arts de la scène au Japon »</w:t>
+                <w:t xml:space="preserve">Abdelhafid Hammouche, Hélène Le Bail et Chikako Mori, « Le Japon, pays d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Butel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cipango - Cahiers d’études japonaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.1523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410682v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loving Couples for a Modern Nation: A New Family Model in Late Nineteenth Century Japan</w:t>
               </w:r>
@@ -4017,51 +4017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28177008"/>
+    <w:nsid w:val="F7B5E4F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +4165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C17FDCB"/>
+    <w:nsid w:val="67E66AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-butel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109925572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://japethno.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.popjap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taikoyokeja.wixsite.com/yokeja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrainjapon.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/conferencemfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01324422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.162" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2001.1133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tamba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kikuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaegashi Tadao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimane Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03951809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-butel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109925572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://japethno.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.popjap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taikoyokeja.wixsite.com/yokeja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://terrainjapon.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/user/conferencemfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1752" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01324422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.162" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oroc.2001.1133" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2000.1037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Griolet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.1999.1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1895" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cjs.75" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesinalco/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951588v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Tamba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kikuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2181" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaegashi Tadao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimane Katsumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03951809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>