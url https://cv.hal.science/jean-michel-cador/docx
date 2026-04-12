--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1417,243 +1417,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et gestion de l'eau potable en Basse-Normandie.</w:t>
+                <w:t xml:space="preserve">Les nouvelles modalités de la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et documents de la Maison de la recherche en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Environnement, aménagement, société en Basse-Normandie (6), pp.15-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277819v1</w:t>
+                <w:t xml:space="preserve">hal-00277824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation des consommations d'eau potable en Basse-Normandie : aspects méthodologiques et jeux d'échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Interface sociétés-environnement : approches méthodologiques, 13, pp.13-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles modalités de la gestion de l'eau</w:t>
+                <w:t xml:space="preserve">Environnement et gestion de l'eau potable en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et documents de la Maison de la recherche en sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998-3, pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1998.2052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277824v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux et leur gestion en Basse-Normandie.</w:t>
               </w:r>
@@ -3444,242 +3444,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen, l'Orne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kergadallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156161v1</w:t>
+                <w:t xml:space="preserve">hal-02373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs hydrodynamiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caen, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CEREMA. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373571v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulins à eau et ouvrages hydrauliques, outils de reconstitution et d'interprétation des trajectoires paysa-gères des fonds de vallées</w:t>
               </w:r>
@@ -4840,151 +4840,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les canalisations d'eau potable dans le département du Calvados et leur renouvellement.</w:t>
+                <w:t xml:space="preserve">Le patrimoine en canalisations d'AEP en France ; bilan des huit enquêtes départementales et estimation nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277766v1</w:t>
+                <w:t xml:space="preserve">hal-00277623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine en canalisations d'AEP en France ; bilan des huit enquêtes départementales et estimation nationale.</w:t>
+                <w:t xml:space="preserve">Les canalisations d'eau potable dans le département du Calvados et leur renouvellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277623v1</w:t>
+                <w:t xml:space="preserve">hal-00277766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie de l'environnement appliquée à la gestion de l'eau : exemple de réalisation d'une carte sur la vallée de la Mue.</w:t>
               </w:r>
@@ -5524,51 +5524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>