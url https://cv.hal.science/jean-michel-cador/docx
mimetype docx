--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -825,278 +825,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
+                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
+                <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528122v1</w:t>
+                <w:t xml:space="preserve">hal-00466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
+                <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Planchon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466100v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuils et normes en hydrologie, la prise en compte des événements extrêmes dans la gestion des eaux</w:t>
               </w:r>
@@ -2346,256 +2346,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
+                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709654v1</w:t>
+                <w:t xml:space="preserve">hal-00694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
+                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austria</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694304v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
               </w:r>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t>
@@ -3444,242 +3444,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs hydrodynamiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caen, l'Orne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CEREMA. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373571v1</w:t>
+                <w:t xml:space="preserve">hal-02156161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen, l'Orne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs hydrodynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kergadallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156161v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulins à eau et ouvrages hydrauliques, outils de reconstitution et d'interprétation des trajectoires paysa-gères des fonds de vallées</w:t>
               </w:r>
@@ -4401,51 +4401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,164 +4964,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie de l'environnement appliquée à la gestion de l'eau : exemple de réalisation d'une carte sur la vallée de la Mue.</w:t>
+                <w:t xml:space="preserve">Aperçu de la recherche dans le domaine des bassins versants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277812v1</w:t>
+                <w:t xml:space="preserve">hal-00277809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu de la recherche dans le domaine des bassins versants.</w:t>
+                <w:t xml:space="preserve">La cartographie de l'environnement appliquée à la gestion de l'eau : exemple de réalisation d'une carte sur la vallée de la Mue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00277809v1</w:t>
+                <w:t xml:space="preserve">hal-00277812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine des canalisations du département de la Manche</w:t>
               </w:r>
@@ -5524,51 +5524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>