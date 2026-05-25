--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -75,1648 +75,1717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Prairie de Caen</w:t>
+                <w:t xml:space="preserve">Le grillage américain : un marqueur original des paysages normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33, pp.52-57</w:t>
+              <w:t xml:space="preserve">, 2026, 37, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010211v1</w:t>
+                <w:t xml:space="preserve">hal-05616571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Prairie de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04182359v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivières de Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Reulier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03164630v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rivières de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’eau en Normandie, une ressource à reconquérir, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01148291v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Coinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (10), pp.1371-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle to Late Holocene landscape changes and geoarchaeological implications in the marshes of the Dives estuary (NW France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.06.018⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491015v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Middle to Late Holocene landscape changes and geoarchaeological implications in the marshes of the Dives estuary (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle et dynamique des pluies de forte intensité à l’origine des « crues rapides » dans le Bassin Parisien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.47-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/climatologie.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seuils et normes en hydrologie, la prise en compte des événements extrêmes dans la gestion des eaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE ET DYNAMIQUE DES PLUIES DE FORTE INTENSITE A L'ORIGINE DES « CRUES RAPIDES » DANS LE BASSIN PARISIEN (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Risques, normes, seuils, limites et expertises (42), pp.63-82</w:t>
+              <w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.47-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277758v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aménagements hydrauliques et la dynamique des paysages des petits cours d'eau depuis le XVIIIe siècle dans le nord-ouest de la France : l'exemple du bassin versant de la Seulles (Calvados)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seuils et normes en hydrologie, la prise en compte des événements extrêmes dans la gestion des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Rocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aestuaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.89-109</w:t>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Risques, normes, seuils, limites et expertises (42), pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292315v1</w:t>
+                <w:t xml:space="preserve">hal-00277758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'originalité des inondations de 2000-2001 dans la Plaine de Caen.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Les aménagements hydrauliques et la dynamique des paysages des petits cours d'eau depuis le XVIIIe siècle dans le nord-ouest de la France : l'exemple du bassin versant de la Seulles (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Agasse</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Rocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 625, pp. 246-264</w:t>
+              <w:t xml:space="preserve">Aestuaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.89-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545177v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de courbe : la constitution du patrimoine des canalisations d'eau potable dans la Manche.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'originalité des inondations de 2000-2001 dans la Plaine de Caen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, avril-septembre 2001 (n°44-45), pp. 108-109</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 625, pp. 246-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277782v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles modalités de la gestion de l'eau</w:t>
+                <w:t xml:space="preserve">Histoire de courbe : la constitution du patrimoine des canalisations d'eau potable dans la Manche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et documents de la Maison de la recherche en sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Environnement, aménagement, société en Basse-Normandie (6), pp.15-31</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, avril-septembre 2001 (n°44-45), pp. 108-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277824v1</w:t>
+                <w:t xml:space="preserve">hal-00277782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des consommations d'eau potable en Basse-Normandie : aspects méthodologiques et jeux d'échelles</w:t>
+                <w:t xml:space="preserve">Les nouvelles modalités de la gestion de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Interface sociétés-environnement : approches méthodologiques, 13, pp.13-45</w:t>
+              <w:t xml:space="preserve">Travaux et documents de la Maison de la recherche en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Environnement, aménagement, société en Basse-Normandie (6), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277821v1</w:t>
+                <w:t xml:space="preserve">hal-00277824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement et gestion de l'eau potable en Basse-Normandie.</w:t>
+                <w:t xml:space="preserve">La modélisation des consommations d'eau potable en Basse-Normandie : aspects méthodologiques et jeux d'échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Interface sociétés-environnement : approches méthodologiques, 13, pp.13-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277819v1</w:t>
+                <w:t xml:space="preserve">hal-00277821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et gestion de l'eau potable en Basse-Normandie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998-3, pp.316-323. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1998.2052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux et leur gestion en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Etudes normandes n°1-2, La Basse-Normandie (n°16), pp. 35 à 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,171 +1795,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grillage américain en Normandie, des pistes d'aviation à la ferme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OREP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 490 p., 2025, 978-2-8151-0993-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pistes d’aviation dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlas Social de Caen - e-ISSN : 2779-654X, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asdc.1207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1900,185 +1969,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Prairie de Caen, du ruban au confetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Social de Caen : de l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://atlas-social-de-caen.fr/index.php?id=1290. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asdc.1290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Caen-aux-Odons à Caen la Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asdc.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2088,1345 +2157,1345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quigneaux Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austria</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694304v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709654v1</w:t>
+                <w:t xml:space="preserve">hal-00694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques hydrosédimentaires des cours d'eau à faible énergie. Vers un observatoire des hydrosystèmes bas-normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission des hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques environnementales des cours d'eau bas-normand depuis le Néolithique. Quelles leçons pour aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Ouvrages hydrauliques. De l continuité écologique des fleuves et rivières aux projets de territoire "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cholet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chilhac, France. pp.61-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises hydrologiques dans l'Ouest : variabilité climatique et influence humaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Interactions Nature – Société, Analyses et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Baule, France. 5 p. (sur CD-ROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variabilité : une caractéristique fondamentale des chroniques hydroclimatiques. Réflexions sur la normalité et l'anormalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Caen, France. pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tableau de bord pour les SAGE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un tableau de bord pour les SAGE : proposition d'un outil de gestion et d'évaluation pour les Schémas d'Aménagement et de Gestion des Eaux (SAGE) sur le bassin versant de la Mue (Calvados, France).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lille, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de gestion de l'eau sur le littoral bas-normand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes de gestion de l'eau sur le littoral bas-normand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.127-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3436,1165 +3505,1165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen, l'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collection : Géographie, territoires, CNRS éditions, p. 52-61 (296 p.), 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs hydrodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kergadallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral : fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.62-143, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulins à eau et ouvrages hydrauliques, outils de reconstitution et d'interprétation des trajectoires paysa-gères des fonds de vallées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballut, Christèle and Fournier, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau: ressources, risques et gestion du néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Clermont-Ferrand, pp.215--228, 2013, 978-2-84516-555-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental dynamics of small rivers in Normandy (western France) since the Neolithic era. What les-sons for today in the context of the European Water Framework Directive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, Gilles and Masson, Eric and Reynard, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfeil, pp.71-90, 2013, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an observatory of sediment transfers in Lower Normandy hydrosystems (western France) in the context of the European Water Framework Directive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles ARNAUD-FASSETTA; Eric MASSON; Emmanuel REYNARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-124, 2013, geography, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze millénaires de métamorphoses des paysages fluviaux de la Seulles et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.143-172, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids des héritages dans la gestion durable des paysages des basses vallées côtières de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespez, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et Gestion de l'eau: sept millénaires d'histoire de vallées et de plaines littorales en Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque du Pôle Rural 3, MRSH Caen, pp.273--302, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire des paysages des vallées normandes et gestion de l'eau, du Néolithique aux enjeux de la gestion contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Clet-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Germaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galop D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et environnement : de la reconstitution du passé aux modèles prospectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, p. 61-75, 2010, " Annales littéraires ", série " Environnement, Sociétés et Archéologie "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de circulations atmosphériques et de crises hydrologiques dans le nord-ouest de la France : approches croisées de risques liés au climat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat et Risques : changements d'approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.63-92, 2008, SRD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommations d'eau potable en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERA, URA 915. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen, planche et commentaire, 1994, Atlas social de Basse-Normandie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4604,150 +4673,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of triggering factors of coastal chalk cliff collapses in Upper Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4757,627 +4826,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu d'une technique statistique de décomposition des séries chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine en canalisations d'AEP en France ; bilan des huit enquêtes départementales et estimation nationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les canalisations d'eau potable dans le département du Calvados et leur renouvellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu de la recherche dans le domaine des bassins versants.</w:t>
+                <w:t xml:space="preserve">La cartographie de l'environnement appliquée à la gestion de l'eau : exemple de réalisation d'une carte sur la vallée de la Mue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00277809v1</w:t>
+                <w:t xml:space="preserve">hal-00277812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie de l'environnement appliquée à la gestion de l'eau : exemple de réalisation d'une carte sur la vallée de la Mue.</w:t>
+                <w:t xml:space="preserve">Aperçu de la recherche dans le domaine des bassins versants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277812v1</w:t>
+                <w:t xml:space="preserve">hal-00277809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine des canalisations du département de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des priorités d'intervention en matière de rendements de réseaux d'eau potable ; bassin Seine-Normandie ; année 1993.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations d'eau potable et rendements des réseaux ; bassin Seine-Normandie, année 1993.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des coefficients horaires de consommation d'eau potable ; exemple de la Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5524,51 +5593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.06.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5MX7JS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.511" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Rocard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Agasse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orepeditions.com/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.1290" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdc.419" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067764v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kergadallan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716038v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Germaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277766v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277833v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>